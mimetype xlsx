--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -861,54 +861,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>88.58</v>
       </c>
       <c r="Q4" s="4">
-        <v>28.58</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>32.26</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>60</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1188,54 +1188,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>190.09</v>
       </c>
       <c r="P10" s="8">
-        <v>28.58</v>
+        <v>0</v>
       </c>
       <c r="Q10" s="8">
-        <v>15.03</v>
+        <v>0</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>