--- v1 (2026-04-05)
+++ v2 (2026-08-28)
@@ -134,96 +134,96 @@
   <si>
     <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at SRIPUR BALAGARH (1No.), NATUNCHAR KRISHNABATI (2Nos.), ITAGARH (2Nos.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
   </si>
   <si>
     <t>Junior Engineer (Civill)</t>
   </si>
   <si>
     <t>ORD/000610/2023-2024</t>
   </si>
   <si>
     <t>3357/HUG</t>
   </si>
   <si>
     <t>21/11/2023</t>
   </si>
   <si>
     <t>19/02/2024</t>
   </si>
   <si>
     <t>B.K ENTERPRISE</t>
   </si>
   <si>
     <t>Electrical</t>
   </si>
   <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for SOURCE AUGMENTATION OF ITAGARH PIPED W/S SCHEME Block- Balagarh, District- Hooghly under JJM Program under Electrical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer2</t>
+  </si>
+  <si>
+    <t>ORD/001207/2023-2024</t>
+  </si>
+  <si>
+    <t>4485/ED</t>
+  </si>
+  <si>
+    <t>23/11/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>BARISAL TRADING CO.</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection for source Augmentation of ITAGARH Water Supply Scheme, TW NO- IV in the district Hooghly under Electrical Division, PHE Dte. ( SM/18934), Reference Id- 503795724 Application no- 5004470487</t>
+  </si>
+  <si>
+    <t>BILL/02293/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-24-25-594</t>
+  </si>
+  <si>
+    <t>21/11/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
     <t>Quotation for new service connection for source Augmentation of ITAGARH Water Supply Scheme, PH NO- III in the district Hooghly under Electrical Division,PHEDte. ( SM/18934), Reference Id- 503814971 Application no- 5004498167</t>
   </si>
   <si>
     <t>BILL/02600/2024-2025</t>
   </si>
   <si>
     <t>18/12/2024</t>
-  </si>
-[...37 lines deleted...]
-    <t>BARISAL TRADING CO.</t>
   </si>
   <si>
     <t>Repairing &amp; Renovation of boundary wall and Land Development at H/W Site of Itagarh Water Supply Scheme Under Balagarh Block of Chinsurah Sub-Division Under Hooghly Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/002005/2024-2025</t>
   </si>
   <si>
     <t>289/CH</t>
   </si>
   <si>
     <t>20/02/2025</t>
   </si>
   <si>
     <t>02/03/2025</t>
   </si>
   <si>
     <t>TAPAS ADHYA</t>
   </si>
   <si>
     <t>Repairing &amp; Renovation of Switch Room and Store Room at H/W Site of Itagarh Water Supply Scheme Under Balagarh Block of Chinsurah Sub-Division Under Hooghly Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/002006/2024-2025</t>
   </si>
@@ -861,232 +861,232 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>88.58</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>28.58</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>32.26</v>
       </c>
       <c r="S4" s="4">
         <v>60</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>631</v>
+        <v>43</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>6.54</v>
+        <v>21.49</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>7.02</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="L7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L7" s="4">
+        <v>631</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>21.49</v>
+        <v>6.54</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
@@ -1188,54 +1188,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>190.09</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>28.58</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>15.03</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>