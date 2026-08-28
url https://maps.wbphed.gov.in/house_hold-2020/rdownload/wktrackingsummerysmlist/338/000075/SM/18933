--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -110,90 +110,90 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Construction of 5 Nos. 3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement , 5 Nos. Boundary Wall in Proposed T.W Site,Laying rising main pipe for inter connection between 5 Nos. T.W &amp; Distribution at SRIPUR BALAGARH (1No.), NATUNCHAR KRISHNABATI (2Nos.), ITAGARH (2Nos.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
   </si>
   <si>
     <t>Assistant Engineer (Civil)</t>
   </si>
   <si>
     <t>ORD/000576/2023-2024</t>
   </si>
   <si>
     <t>3234/HUG</t>
   </si>
   <si>
     <t>06/11/2023</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
     <t>RAJDEEP CONSTRUCTION</t>
   </si>
   <si>
+    <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at SRIPUR BALAGARH (1No.), NATUNCHAR KRISHNABATI (2Nos.), ITAGARH (2Nos.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000610/2023-2024</t>
+  </si>
+  <si>
+    <t>3357/HUG</t>
+  </si>
+  <si>
+    <t>21/11/2023</t>
+  </si>
+  <si>
+    <t>19/02/2024</t>
+  </si>
+  <si>
+    <t>B.K ENTERPRISE</t>
+  </si>
+  <si>
     <t>Electrical</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for SOURCE AUGMENTATION OF NATUNCHAR KRISHNABATI PIPED W/S SCHEME Block- Balagarh District- Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001206/2023-2024</t>
   </si>
   <si>
     <t>4484/ED</t>
   </si>
   <si>
     <t>23/11/2023</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>A.S. ENTERPRISE</t>
-  </si>
-[...19 lines deleted...]
-    <t>B.K ENTERPRISE</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under Chinsurah Sub Division under Hooghly Division PHE Dte 1. Natunchar Krishnabati Mini PWSS 2. Charkrishnabti Mini PWSS 3. Guptipara Char Mini PWSS 4. Rampur Mini PWSS 5. Raninagar Mini PWSS 6. Basantapur Mini PWSS</t>
   </si>
   <si>
     <t>ORD/000830/2023-2024</t>
   </si>
   <si>
     <t>208/CH</t>
   </si>
   <si>
     <t>29/02/2024</t>
   </si>
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
     <t>MAA BUNAMATA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -783,245 +783,245 @@
         <v>59</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>21.82</v>
+        <v>88.58</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...4 lines deleted...]
-      <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>88.58</v>
+        <v>21.82</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>0.95</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>45</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>52</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>170.36</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>0.56</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>