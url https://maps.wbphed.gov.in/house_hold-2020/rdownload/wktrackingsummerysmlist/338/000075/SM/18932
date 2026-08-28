--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -110,126 +110,126 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Construction of 5 Nos. 3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement , 5 Nos. Boundary Wall in Proposed T.W Site,Laying rising main pipe for inter connection between 5 Nos. T.W &amp; Distribution at SRIPUR BALAGARH (1No.), NATUNCHAR KRISHNABATI (2Nos.), ITAGARH (2Nos.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
   </si>
   <si>
     <t>Assistant Engineer (Civil)</t>
   </si>
   <si>
     <t>ORD/000576/2023-2024</t>
   </si>
   <si>
     <t>3234/HUG</t>
   </si>
   <si>
     <t>06/11/2023</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
     <t>RAJDEEP CONSTRUCTION</t>
   </si>
   <si>
+    <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at SRIPUR BALAGARH (1No.), NATUNCHAR KRISHNABATI (2Nos.), ITAGARH (2Nos.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000610/2023-2024</t>
+  </si>
+  <si>
+    <t>3357/HUG</t>
+  </si>
+  <si>
+    <t>21/11/2023</t>
+  </si>
+  <si>
+    <t>19/02/2024</t>
+  </si>
+  <si>
+    <t>B.K ENTERPRISE</t>
+  </si>
+  <si>
     <t>Electrical</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for SOURCE AUGMENTATION OF SRIPUR BALAGARH PIPED W/S SCHEME Block- Balagarh District- Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001205/2023-2024</t>
   </si>
   <si>
     <t>4483/ED</t>
   </si>
   <si>
     <t>23/11/2023</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>M/S A.K BANERJEE</t>
   </si>
   <si>
-    <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at SRIPUR BALAGARH (1No.), NATUNCHAR KRISHNABATI (2Nos.), ITAGARH (2Nos.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
-[...17 lines deleted...]
-    <t>B.K ENTERPRISE</t>
+    <t>Special Repairing, maintenance work of damaged R.C.C. Elevated Resovoir, Switch Room &amp; Boundary wall of SRIPUR BALAGARH Water Supply Scheme under Chinsurah Sub - Division, P.H.E. Dte., Hooghly</t>
+  </si>
+  <si>
+    <t>ORD/000309/2024-2025</t>
+  </si>
+  <si>
+    <t>3678/HUG</t>
+  </si>
+  <si>
+    <t>13/11/2024</t>
+  </si>
+  <si>
+    <t>22/04/2025</t>
+  </si>
+  <si>
+    <t>DIPTI TRADERS</t>
   </si>
   <si>
     <t>Designing, making and erection of Display Board to be placed at different work sites / departmental lands under BALAGARH Block of Chinsurah Sub Division under Hooghly Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000268/2024-2025</t>
   </si>
   <si>
     <t>927/CH</t>
   </si>
   <si>
     <t>05/11/2024</t>
   </si>
   <si>
     <t>10/11/2024</t>
   </si>
   <si>
     <t>MAA BUNAMATA ENTERPRISE</t>
-  </si>
-[...16 lines deleted...]
-    <t>DIPTI TRADERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -801,306 +801,306 @@
         <v>59</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>21.49</v>
+        <v>88.58</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>14.86</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>16.77</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...4 lines deleted...]
-      <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>88.58</v>
+        <v>21.49</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>3.7</v>
+        <v>29.54</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>29.54</v>
+        <v>3.7</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.98</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>26.48</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>202.32</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>15.84</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>7.83</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>