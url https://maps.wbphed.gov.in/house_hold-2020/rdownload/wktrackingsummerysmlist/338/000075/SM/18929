--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -309,50 +309,68 @@
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation of New Service Connection for Mainan w/s Scheme,PH No-III Block-Khanakul-II Dist-Hooghly under Electrical Division,PHE Dte.(SM/18929) Application No-5004320142 Reference Id- 503705441</t>
   </si>
   <si>
     <t>BILL/01376/2024-2025</t>
   </si>
   <si>
     <t>30/07/2024</t>
   </si>
   <si>
     <t>Construction of 6 Nos. 3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement, 5 Nos. Boundary Wall in Proposed T.W Site, Laying rising main pipe for inter connection between 5 Nos. T.W &amp; Distribution at HARADITYA (2Nos.), GOURHATI (2Nos.), MAINAN (2Nos.) W/S Scheme under ARAMBAGH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
   </si>
   <si>
     <t>ORD/000597/2023-2024</t>
   </si>
   <si>
     <t>3312/HUG</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
     <t>09/05/2025</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) PURBATHAKURANICHAK PWSS -3 no¿s (2) DHARAMPUR PWSS- 3 no¿s (3) MAHISGHOT PWSS(Z-I)- 3no¿s (4) MAINAN PWSS- 2 no¿s (5) GHOLDIGRUI PWSS(Z-I)- 3no¿s</t>
+  </si>
+  <si>
+    <t>ORD/002305/2024-2025</t>
+  </si>
+  <si>
+    <t>1155/Arg</t>
+  </si>
+  <si>
+    <t>10/12/2024</t>
+  </si>
+  <si>
+    <t>08/06/2025</t>
+  </si>
+  <si>
+    <t>M/S KHAMRUI CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -741,51 +759,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="70.697021" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -904,54 +922,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>87.88</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>13.29</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>15.12</v>
       </c>
       <c r="S3" s="4">
         <v>20</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1138,54 +1156,54 @@
         <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>56</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>21.49</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>38.37</v>
       </c>
       <c r="S7" s="4">
         <v>95</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1256,54 +1274,54 @@
         <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P9" s="4">
         <v>4.92</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.92</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>95</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1315,54 +1333,54 @@
         <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>4.9</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.9</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>95</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1374,54 +1392,54 @@
         <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>4.75</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>4.75</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>95</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1433,54 +1451,54 @@
         <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P12" s="4">
         <v>4.9</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>4.9</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>95</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1494,54 +1512,54 @@
       <c r="I13" s="13" t="s">
         <v>82</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P13" s="4">
         <v>87.88</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>12.83</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>14.6</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1683,87 +1701,148 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P16" s="4">
         <v>70.72</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>32</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>99</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="P17" s="4">
+        <v>0.98</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>99</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>397.97</v>
+      </c>
+      <c r="P18" s="8">
+        <v>67.07</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>16.85</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>