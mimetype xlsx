--- v2 (2026-05-24)
+++ v3 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -113,264 +113,309 @@
   <si>
     <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at HARADITYA (2Nos.),GOURHATI (2Nos.),MAINAN (1No.)W/S Scheme under ARAMBAGH Sub-Division of Hooghly Division, P.H.E. Dte.(SOURCE AUGMENTATION)</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer (Civill)</t>
   </si>
   <si>
     <t>ORD/000646/2023-2024</t>
   </si>
   <si>
     <t>3476/HUG</t>
   </si>
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
     <t>13/01/2024</t>
   </si>
   <si>
     <t>SPG ENTERPRISES</t>
   </si>
   <si>
+    <t>Protection works and other allied works at Head Work Site of MAINAN Water Supply Scheme under Arambagh Sub-Division of Hooghly Division P.H.E Dte</t>
+  </si>
+  <si>
+    <t>ORD/000475/2024-2025</t>
+  </si>
+  <si>
+    <t>4054/HUG</t>
+  </si>
+  <si>
+    <t>19/12/2024</t>
+  </si>
+  <si>
+    <t>19/03/2025</t>
+  </si>
+  <si>
+    <t>DILIP KUMAR GHOSH</t>
+  </si>
+  <si>
+    <t>Repair and Renovation Works of R.C.C. Elevated Reservoir, Boundary Wall, Switch Room of MAINAN PWSS under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000446/2024-2025</t>
+  </si>
+  <si>
+    <t>4085/HUG</t>
+  </si>
+  <si>
+    <t>M/S S &amp; P CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing 1200 nos Functional Household Tap Connection (FHTC) within the command area of Mainan Water Supply Scheme at Mainan Mouza under Arambag Sub-Division of Hooghly Division P.H.E Dte</t>
+  </si>
+  <si>
+    <t>ORD/000299/2021-2022</t>
+  </si>
+  <si>
+    <t>2210/Hug</t>
+  </si>
+  <si>
+    <t>14/12/2021</t>
+  </si>
+  <si>
+    <t>12/02/2022</t>
+  </si>
+  <si>
+    <t>NIRMAN ENGINEERS CO - OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Construction of 3.6 m X 3.00 m Switch Room with Additional Plinth Height, without Sanitary and Water Supply arrangement at 3rd TW Site of DIHI BAGNAN W/S Scheme under Arambag Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000428/2021-2022</t>
+  </si>
+  <si>
+    <t>53/Arg</t>
+  </si>
+  <si>
+    <t>31/01/2022</t>
+  </si>
+  <si>
+    <t>17/03/2022</t>
+  </si>
+  <si>
+    <t>ANNAPURNA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying of pipe line for left out portion within command area of Bhunia Para, Dakshin Khan Para, Das Para, Ghorui Para, Mainan Pry School habitation of Mainan Village under MAINAN Water Supply Scheme to facilate the FHTC under JALASWAPNA Programme of Arambagh Sub-Division, P.H.E. Dte., Dist-. Hooghly. [Block-Khanakul-I]. (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000362/2022-2023</t>
+  </si>
+  <si>
+    <t>608/Arg</t>
+  </si>
+  <si>
+    <t>31/08/2022</t>
+  </si>
+  <si>
+    <t>30/09/2022</t>
+  </si>
+  <si>
+    <t>Laying of pipe line for left out portion within command area of Maity Para, Maj Mahissya Para, Mallik Para, Mete Para habitation of Mainan Village under MAINAN Water Supply Scheme to facilate the FHTC under JALASWAPNA Programme of Arambagh Sub-Division, P.H.E. Dte., Dist-. Hooghly. [Block-Khanakul-I]. (Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000363/2022-2023</t>
+  </si>
+  <si>
+    <t>609/Arg</t>
+  </si>
+  <si>
+    <t>SARADA ENGINEERS CO OPERATIVE AND CONSTRUCTION SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Laying of pipe line for left out portion within command area of Paschim Bha Para, Sk Para, Uttar Bera Para, Uttar Khan Para habitation of Mainan Village under MAINAN Water Supply Scheme to facilate the FHTC under JALASWAPNA Programme of Arambagh Sub-Division, P.H.E. Dte., Dist-. Hooghly. [Block-Khanakul-I]. (Part-D)</t>
+  </si>
+  <si>
+    <t>ORD/000367/2022-2023</t>
+  </si>
+  <si>
+    <t>611/Arg</t>
+  </si>
+  <si>
+    <t>SUSANTA KUMAR</t>
+  </si>
+  <si>
+    <t>Laying of pipe line for left out portion within command area of Middya Para, Panchtik Middya Para, Panja Para, Paschim Bandh habitation of Mainan Village under MAINAN Water Supply Scheme to facilate the FHTC under JALASWAPNA Programme of Arambagh Sub-Division, P.H.E. Dte., Dist-. Hooghly. [Block-Khanakul-I]. (Part-C)</t>
+  </si>
+  <si>
+    <t>ORD/000366/2022-2023</t>
+  </si>
+  <si>
+    <t>610/Arg</t>
+  </si>
+  <si>
+    <t>R.S. CONSTRUCTION &amp; CONSULTANCY</t>
+  </si>
+  <si>
+    <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at MAINAN(1No.),CHIKRAND ZONE-I (1No.),CHIKRAND ZONE-II (1No.) ,CHANDITALA (2NOS.) W/S Scheme under Hooghly Division, P.H.E. Dte.(SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000622/2023-2024</t>
+  </si>
+  <si>
+    <t>3388/HUG</t>
+  </si>
+  <si>
+    <t>22/11/2023</t>
+  </si>
+  <si>
+    <t>06/01/2024</t>
+  </si>
+  <si>
     <t>Electrical</t>
   </si>
   <si>
+    <t>Quotation of New Service Connection for Mainan w/s Scheme,PH No-4 Block-Khanakul-I Dist-Hooghly under Electrical Division,PHE Dte.(SM/18929) Application No-5004288912 Reference Id-503688427.</t>
+  </si>
+  <si>
+    <t>BILL/01158/2024-2025</t>
+  </si>
+  <si>
+    <t>15/07/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Quotation of New Service Connection for Mainan w/s Scheme,PH No-III Block-Khanakul-II Dist-Hooghly under Electrical Division,PHE Dte.(SM/18929) Application No-5004320142 Reference Id- 503705441</t>
+  </si>
+  <si>
+    <t>BILL/01376/2024-2025</t>
+  </si>
+  <si>
+    <t>30/07/2024</t>
+  </si>
+  <si>
+    <t>Construction of 6 Nos. 3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement, 5 Nos. Boundary Wall in Proposed T.W Site, Laying rising main pipe for inter connection between 5 Nos. T.W &amp; Distribution at HARADITYA (2Nos.), GOURHATI (2Nos.), MAINAN (2Nos.) W/S Scheme under ARAMBAGH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
+    <t>ORD/000597/2023-2024</t>
+  </si>
+  <si>
+    <t>3312/HUG</t>
+  </si>
+  <si>
+    <t>10/11/2023</t>
+  </si>
+  <si>
+    <t>09/05/2025</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) PURBATHAKURANICHAK PWSS -3 no¿s (2) DHARAMPUR PWSS- 3 no¿s (3) MAHISGHOT PWSS(Z-I)- 3no¿s (4) MAINAN PWSS- 2 no¿s (5) GHOLDIGRUI PWSS(Z-I)- 3no¿s</t>
+  </si>
+  <si>
+    <t>ORD/002305/2024-2025</t>
+  </si>
+  <si>
+    <t>1155/Arg</t>
+  </si>
+  <si>
+    <t>10/12/2024</t>
+  </si>
+  <si>
+    <t>08/06/2025</t>
+  </si>
+  <si>
+    <t>M/S KHAMRUI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Preparation of CAD-GIS Drawing and Pipe Network Design for Augmentation of Mainan Piped Water Supply Scheme under Arambagh Sub - Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001287/2025-2026</t>
+  </si>
+  <si>
+    <t>675/Arg</t>
+  </si>
+  <si>
+    <t>31/07/2025</t>
+  </si>
+  <si>
+    <t>31/08/2025</t>
+  </si>
+  <si>
+    <t>APEX TECHNOLOGIES</t>
+  </si>
+  <si>
+    <t>Preparation of DPR for Augmentation of Mainan Piped Water Supply Scheme under Arambagh Sub - Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001288/2025-2026</t>
+  </si>
+  <si>
+    <t>676/Arg</t>
+  </si>
+  <si>
+    <t>Route Survey for Augmentation of Mainan Piped Water Supply Scheme under Arambagh Sub - Division of Hooghly Division, P.H.E. Dte. (Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/001290/2025-2026</t>
+  </si>
+  <si>
+    <t>678/Arg</t>
+  </si>
+  <si>
+    <t>Route Survey for Augmentation of Mainan Piped Water Supply Scheme under Arambagh Sub - Division of Hooghly Division, P.H.E. Dte. (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/001289/2025-2026</t>
+  </si>
+  <si>
+    <t>677/Arg</t>
+  </si>
+  <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for MAINAN PIPED W/S SCHEME, T.W. No. III &amp; IV, Block: Khanakul-I, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer Howrah mechanical Sub Division</t>
-[...2 lines deleted...]
-    <t>Junior Engineer4</t>
+    <t>Assistant Engineer 1,Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer3,Junior Engineer4</t>
   </si>
   <si>
     <t>ORD/000370/2024-2025</t>
   </si>
   <si>
     <t>1454/ED</t>
   </si>
   <si>
     <t>25/07/2024</t>
   </si>
   <si>
-    <t>23/10/2024</t>
+    <t>29/06/2026</t>
   </si>
   <si>
     <t>SUDIKSHA CONSTRUCTION</t>
-  </si>
-[...187 lines deleted...]
-    <t>M/S KHAMRUI CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -759,51 +804,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="70.697021" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -944,905 +989,1141 @@
         <v>87.88</v>
       </c>
       <c r="Q3" s="4">
         <v>13.29</v>
       </c>
       <c r="R3" s="4">
         <v>15.12</v>
       </c>
       <c r="S3" s="4">
         <v>20</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="M4" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>22.11</v>
+        <v>22.94</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>22.94</v>
+        <v>11.13</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>11.13</v>
+        <v>56</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>21.49</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>38.37</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>56</v>
+        <v>3.54</v>
       </c>
       <c r="Q7" s="4">
-        <v>21.49</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>38.37</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>95</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>48</v>
       </c>
       <c r="P8" s="4">
-        <v>3.54</v>
+        <v>4.92</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.92</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>95</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="P9" s="4">
-        <v>4.92</v>
+        <v>4.9</v>
       </c>
       <c r="Q9" s="4">
-        <v>4.92</v>
+        <v>4.9</v>
       </c>
       <c r="R9" s="4">
         <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>95</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>4.9</v>
+        <v>4.75</v>
       </c>
       <c r="Q10" s="4">
-        <v>4.9</v>
+        <v>4.75</v>
       </c>
       <c r="R10" s="4">
         <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>95</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="P11" s="4">
-        <v>4.75</v>
+        <v>4.9</v>
       </c>
       <c r="Q11" s="4">
-        <v>4.75</v>
+        <v>4.9</v>
       </c>
       <c r="R11" s="4">
         <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>95</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...14 lines deleted...]
-      </c>
       <c r="O12" s="4" t="s">
-        <v>80</v>
+        <v>32</v>
       </c>
       <c r="P12" s="4">
-        <v>4.9</v>
+        <v>87.88</v>
       </c>
       <c r="Q12" s="4">
-        <v>4.9</v>
+        <v>12.83</v>
       </c>
       <c r="R12" s="4">
+        <v>14.6</v>
+      </c>
+      <c r="S12" s="4">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>78</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L13" s="4">
+        <v>293</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="I13" s="13" t="s">
+      <c r="N13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="J13" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>87.88</v>
+        <v>7.06</v>
       </c>
       <c r="Q13" s="4">
-        <v>12.83</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>14.6</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>33</v>
+        <v>78</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="L14" s="4">
-        <v>293</v>
+        <v>336</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="P14" s="4">
-        <v>7.06</v>
+        <v>8.26</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-      <c r="J15" s="13"/>
+        <v>86</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K15" s="4" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>336</v>
+        <v>87</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>88</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>90</v>
+        <v>38</v>
       </c>
       <c r="P15" s="4">
-        <v>8.26</v>
+        <v>70.72</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>32</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N16" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="M16" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>70.72</v>
+        <v>0.98</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>32</v>
+        <v>99</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J17" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M17" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="M17" s="4" t="s">
+      <c r="O17" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="N17" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>0.98</v>
+        <v>0.84</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L18" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="M18" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="P18" s="4">
+        <v>0.78</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>0</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="13"/>
+      <c r="K19" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="P19" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>0</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J20" s="13"/>
+      <c r="K20" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="P20" s="4">
+        <v>0.73</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>0</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="P21" s="4">
+        <v>22.11</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>95</v>
+      </c>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+      <c r="O22" s="8">
+        <v>401.26</v>
+      </c>
+      <c r="P22" s="8">
+        <v>67.07</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>16.71</v>
+      </c>
+      <c r="R22" s="8"/>
+      <c r="S22" s="8"/>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>