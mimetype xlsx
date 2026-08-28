--- v3 (2026-06-24)
+++ v4 (2026-08-28)
@@ -89,333 +89,333 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Hooghly Division</t>
   </si>
   <si>
     <t>Improvement of MAINAN Piped Water Supply Scheme to provide FHTC within uncovered villages under Command Area of the Scheme Block- Khanakul-I</t>
   </si>
   <si>
     <t>SM/18929</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Providing 1200 nos Functional Household Tap Connection (FHTC) within the command area of Mainan Water Supply Scheme at Mainan Mouza under Arambag Sub-Division of Hooghly Division P.H.E Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000299/2021-2022</t>
+  </si>
+  <si>
+    <t>2210/Hug</t>
+  </si>
+  <si>
+    <t>14/12/2021</t>
+  </si>
+  <si>
+    <t>12/02/2022</t>
+  </si>
+  <si>
+    <t>NIRMAN ENGINEERS CO - OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Laying of pipe line for left out portion within command area of Paschim Bha Para, Sk Para, Uttar Bera Para, Uttar Khan Para habitation of Mainan Village under MAINAN Water Supply Scheme to facilate the FHTC under JALASWAPNA Programme of Arambagh Sub-Division, P.H.E. Dte., Dist-. Hooghly. [Block-Khanakul-I]. (Part-D)</t>
+  </si>
+  <si>
+    <t>ORD/000367/2022-2023</t>
+  </si>
+  <si>
+    <t>611/Arg</t>
+  </si>
+  <si>
+    <t>31/08/2022</t>
+  </si>
+  <si>
+    <t>30/09/2022</t>
+  </si>
+  <si>
+    <t>SUSANTA KUMAR</t>
+  </si>
+  <si>
+    <t>Laying of pipe line for left out portion within command area of Bhunia Para, Dakshin Khan Para, Das Para, Ghorui Para, Mainan Pry School habitation of Mainan Village under MAINAN Water Supply Scheme to facilate the FHTC under JALASWAPNA Programme of Arambagh Sub-Division, P.H.E. Dte., Dist-. Hooghly. [Block-Khanakul-I]. (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000362/2022-2023</t>
+  </si>
+  <si>
+    <t>608/Arg</t>
+  </si>
+  <si>
+    <t>Laying of pipe line for left out portion within command area of Middya Para, Panchtik Middya Para, Panja Para, Paschim Bandh habitation of Mainan Village under MAINAN Water Supply Scheme to facilate the FHTC under JALASWAPNA Programme of Arambagh Sub-Division, P.H.E. Dte., Dist-. Hooghly. [Block-Khanakul-I]. (Part-C)</t>
+  </si>
+  <si>
+    <t>ORD/000366/2022-2023</t>
+  </si>
+  <si>
+    <t>610/Arg</t>
+  </si>
+  <si>
+    <t>R.S. CONSTRUCTION &amp; CONSULTANCY</t>
+  </si>
+  <si>
+    <t>Construction of 3.6 m X 3.00 m Switch Room with Additional Plinth Height, without Sanitary and Water Supply arrangement at 3rd TW Site of DIHI BAGNAN W/S Scheme under Arambag Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000428/2021-2022</t>
+  </si>
+  <si>
+    <t>53/Arg</t>
+  </si>
+  <si>
+    <t>31/01/2022</t>
+  </si>
+  <si>
+    <t>17/03/2022</t>
+  </si>
+  <si>
+    <t>ANNAPURNA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying of pipe line for left out portion within command area of Maity Para, Maj Mahissya Para, Mallik Para, Mete Para habitation of Mainan Village under MAINAN Water Supply Scheme to facilate the FHTC under JALASWAPNA Programme of Arambagh Sub-Division, P.H.E. Dte., Dist-. Hooghly. [Block-Khanakul-I]. (Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000363/2022-2023</t>
+  </si>
+  <si>
+    <t>609/Arg</t>
+  </si>
+  <si>
+    <t>SARADA ENGINEERS CO OPERATIVE AND CONSTRUCTION SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Construction of 6 Nos. 3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement, 5 Nos. Boundary Wall in Proposed T.W Site, Laying rising main pipe for inter connection between 5 Nos. T.W &amp; Distribution at HARADITYA (2Nos.), GOURHATI (2Nos.), MAINAN (2Nos.) W/S Scheme under ARAMBAGH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000597/2023-2024</t>
+  </si>
+  <si>
+    <t>3312/HUG</t>
+  </si>
+  <si>
+    <t>10/11/2023</t>
+  </si>
+  <si>
+    <t>09/05/2025</t>
+  </si>
+  <si>
+    <t>DILIP KUMAR GHOSH</t>
+  </si>
+  <si>
     <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at HARADITYA (2Nos.),GOURHATI (2Nos.),MAINAN (1No.)W/S Scheme under ARAMBAGH Sub-Division of Hooghly Division, P.H.E. Dte.(SOURCE AUGMENTATION)</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000646/2023-2024</t>
   </si>
   <si>
     <t>3476/HUG</t>
   </si>
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
     <t>13/01/2024</t>
   </si>
   <si>
     <t>SPG ENTERPRISES</t>
   </si>
   <si>
+    <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at MAINAN(1No.),CHIKRAND ZONE-I (1No.),CHIKRAND ZONE-II (1No.) ,CHANDITALA (2NOS.) W/S Scheme under Hooghly Division, P.H.E. Dte.(SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000622/2023-2024</t>
+  </si>
+  <si>
+    <t>3388/HUG</t>
+  </si>
+  <si>
+    <t>22/11/2023</t>
+  </si>
+  <si>
+    <t>06/01/2024</t>
+  </si>
+  <si>
     <t>Protection works and other allied works at Head Work Site of MAINAN Water Supply Scheme under Arambagh Sub-Division of Hooghly Division P.H.E Dte</t>
   </si>
   <si>
     <t>ORD/000475/2024-2025</t>
   </si>
   <si>
     <t>4054/HUG</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
-    <t>DILIP KUMAR GHOSH</t>
-[...1 lines deleted...]
-  <si>
     <t>Repair and Renovation Works of R.C.C. Elevated Reservoir, Boundary Wall, Switch Room of MAINAN PWSS under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000446/2024-2025</t>
   </si>
   <si>
     <t>4085/HUG</t>
   </si>
   <si>
     <t>M/S S &amp; P CONSTRUCTION</t>
   </si>
   <si>
-    <t>Providing 1200 nos Functional Household Tap Connection (FHTC) within the command area of Mainan Water Supply Scheme at Mainan Mouza under Arambag Sub-Division of Hooghly Division P.H.E Dte</t>
-[...103 lines deleted...]
-  <si>
     <t>Electrical</t>
   </si>
   <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for MAINAN PIPED W/S SCHEME, T.W. No. III &amp; IV, Block: Khanakul-I, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 1,Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer3,Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/000370/2024-2025</t>
+  </si>
+  <si>
+    <t>1454/ED</t>
+  </si>
+  <si>
+    <t>25/07/2024</t>
+  </si>
+  <si>
+    <t>29/06/2026</t>
+  </si>
+  <si>
+    <t>SUDIKSHA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) PURBATHAKURANICHAK PWSS -3 no¿s (2) DHARAMPUR PWSS- 3 no¿s (3) MAHISGHOT PWSS(Z-I)- 3no¿s (4) MAINAN PWSS- 2 no¿s (5) GHOLDIGRUI PWSS(Z-I)- 3no¿s</t>
+  </si>
+  <si>
+    <t>ORD/002305/2024-2025</t>
+  </si>
+  <si>
+    <t>1155/Arg</t>
+  </si>
+  <si>
+    <t>10/12/2024</t>
+  </si>
+  <si>
+    <t>08/06/2025</t>
+  </si>
+  <si>
+    <t>M/S KHAMRUI CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Quotation of New Service Connection for Mainan w/s Scheme,PH No-4 Block-Khanakul-I Dist-Hooghly under Electrical Division,PHE Dte.(SM/18929) Application No-5004288912 Reference Id-503688427.</t>
   </si>
   <si>
     <t>BILL/01158/2024-2025</t>
   </si>
   <si>
     <t>15/07/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation of New Service Connection for Mainan w/s Scheme,PH No-III Block-Khanakul-II Dist-Hooghly under Electrical Division,PHE Dte.(SM/18929) Application No-5004320142 Reference Id- 503705441</t>
   </si>
   <si>
     <t>BILL/01376/2024-2025</t>
   </si>
   <si>
     <t>30/07/2024</t>
   </si>
   <si>
-    <t>Construction of 6 Nos. 3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement, 5 Nos. Boundary Wall in Proposed T.W Site, Laying rising main pipe for inter connection between 5 Nos. T.W &amp; Distribution at HARADITYA (2Nos.), GOURHATI (2Nos.), MAINAN (2Nos.) W/S Scheme under ARAMBAGH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
-[...31 lines deleted...]
-  <si>
     <t>Preparation of CAD-GIS Drawing and Pipe Network Design for Augmentation of Mainan Piped Water Supply Scheme under Arambagh Sub - Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001287/2025-2026</t>
   </si>
   <si>
     <t>675/Arg</t>
   </si>
   <si>
     <t>31/07/2025</t>
   </si>
   <si>
     <t>31/08/2025</t>
   </si>
   <si>
     <t>APEX TECHNOLOGIES</t>
   </si>
   <si>
     <t>Preparation of DPR for Augmentation of Mainan Piped Water Supply Scheme under Arambagh Sub - Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001288/2025-2026</t>
   </si>
   <si>
     <t>676/Arg</t>
   </si>
   <si>
     <t>Route Survey for Augmentation of Mainan Piped Water Supply Scheme under Arambagh Sub - Division of Hooghly Division, P.H.E. Dte. (Part-B)</t>
   </si>
   <si>
     <t>ORD/001290/2025-2026</t>
   </si>
   <si>
     <t>678/Arg</t>
   </si>
   <si>
     <t>Route Survey for Augmentation of Mainan Piped Water Supply Scheme under Arambagh Sub - Division of Hooghly Division, P.H.E. Dte. (Part-A)</t>
   </si>
   <si>
     <t>ORD/001289/2025-2026</t>
   </si>
   <si>
     <t>677/Arg</t>
-  </si>
-[...22 lines deleted...]
-    <t>SUDIKSHA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -945,1141 +945,1145 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>87.88</v>
+        <v>56</v>
       </c>
       <c r="Q3" s="4">
-        <v>13.29</v>
+        <v>21.49</v>
       </c>
       <c r="R3" s="4">
-        <v>15.12</v>
+        <v>38.37</v>
       </c>
       <c r="S3" s="4">
-        <v>20</v>
+        <v>95</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="I4" s="13"/>
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>22.94</v>
+        <v>4.75</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.75</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="I5" s="13"/>
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M5" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="P5" s="4">
-        <v>11.13</v>
+        <v>4.92</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.92</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="L6" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>56</v>
+        <v>4.9</v>
       </c>
       <c r="Q6" s="4">
-        <v>21.49</v>
+        <v>4.9</v>
       </c>
       <c r="R6" s="4">
-        <v>38.37</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>95</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>50</v>
-      </c>
-[...10 lines deleted...]
-        <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>3.54</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>95</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>35</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>36</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="P8" s="4">
-        <v>4.92</v>
+        <v>4.9</v>
       </c>
       <c r="Q8" s="4">
-        <v>4.92</v>
+        <v>4.9</v>
       </c>
       <c r="R8" s="4">
         <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>95</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J9" s="13"/>
+      <c r="J9" s="13" t="s">
+        <v>56</v>
+      </c>
       <c r="K9" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>4.9</v>
+        <v>70.72</v>
       </c>
       <c r="Q9" s="4">
-        <v>4.9</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>95</v>
+        <v>32</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J10" s="13"/>
+      <c r="J10" s="13" t="s">
+        <v>56</v>
+      </c>
       <c r="K10" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>66</v>
-      </c>
-[...4 lines deleted...]
-        <v>59</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P10" s="4">
-        <v>4.75</v>
+        <v>87.88</v>
       </c>
       <c r="Q10" s="4">
-        <v>4.75</v>
+        <v>13.29</v>
       </c>
       <c r="R10" s="4">
-        <v>100</v>
+        <v>15.12</v>
       </c>
       <c r="S10" s="4">
-        <v>95</v>
+        <v>20</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>69</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>56</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>58</v>
+        <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>59</v>
+        <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="P11" s="4">
-        <v>4.9</v>
+        <v>87.88</v>
       </c>
       <c r="Q11" s="4">
-        <v>4.9</v>
+        <v>12.83</v>
       </c>
       <c r="R11" s="4">
+        <v>14.6</v>
+      </c>
+      <c r="S11" s="4">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>27</v>
+        <v>56</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="P12" s="4">
-        <v>87.88</v>
+        <v>22.94</v>
       </c>
       <c r="Q12" s="4">
-        <v>12.83</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>14.6</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>78</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="L13" s="4">
-        <v>293</v>
+      <c r="L13" s="4" t="s">
+        <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P13" s="4">
-        <v>7.06</v>
+        <v>11.13</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>84</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>86</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>336</v>
+        <v>87</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="P14" s="4">
-        <v>8.26</v>
+        <v>22.11</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>27</v>
+        <v>56</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>38</v>
+        <v>97</v>
       </c>
       <c r="P15" s="4">
-        <v>70.72</v>
+        <v>0.98</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>32</v>
+        <v>99</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>83</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>91</v>
-[...6 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>99</v>
+      </c>
+      <c r="L16" s="4">
+        <v>293</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="P16" s="4">
-        <v>0.98</v>
+        <v>7.06</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>83</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>97</v>
-[...3 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>103</v>
+      </c>
+      <c r="L17" s="4">
+        <v>336</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="N17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O17" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="O17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>0.84</v>
+        <v>8.26</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="P18" s="4">
-        <v>0.78</v>
+        <v>0.84</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="L19" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="M19" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="M19" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N19" s="4" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="P19" s="4">
-        <v>0.95</v>
+        <v>0.78</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="O20" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="L20" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>0.73</v>
+        <v>0.95</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>78</v>
+        <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>117</v>
+        <v>108</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>118</v>
+        <v>109</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>119</v>
+        <v>110</v>
       </c>
       <c r="P21" s="4">
-        <v>22.11</v>
+        <v>0.73</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
         <v>120</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="11"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>
       <c r="N22" s="8"/>
       <c r="O22" s="8">
         <v>401.26</v>