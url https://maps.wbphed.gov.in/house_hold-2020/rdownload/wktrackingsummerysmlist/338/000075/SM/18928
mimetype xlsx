--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -192,50 +192,68 @@
     <t>19/12/2024</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>M/S. R. M. CONSTRUCTION</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) under JJM within left out portion of PURBA THAKURANICHAK ZONE-II PWSS under Arambagh Sub-Division of Hooghly Division P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000104/2023-2024</t>
   </si>
   <si>
     <t>1424/HUG</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
     <t>01/07/2023</t>
   </si>
   <si>
     <t>RANA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub-Division under Hooghly Division PHE Dte. (i) PATUL PWSS (ii) GHOSHPUR PWSS (iii) UDNA PWSS (iv) POLE PWSS (v) GOBINDAPUR PWSS (vi) THAKURANICHAK PWSS</t>
+  </si>
+  <si>
+    <t>ORD/000436/2024-2025</t>
+  </si>
+  <si>
+    <t>800/Arg</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>LIMRA SOCIAL WELFARE SOCIETY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -624,73 +642,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1039,87 +1057,148 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>23.85</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="P8" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>100</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>218.57</v>
+      </c>
+      <c r="P9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>