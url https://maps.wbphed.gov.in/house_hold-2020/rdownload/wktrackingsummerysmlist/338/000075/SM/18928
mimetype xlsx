--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -1043,54 +1043,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>23.85</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>20.43</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>85.64</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1138,54 +1138,54 @@
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>66</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>218.57</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>20.43</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>9.35</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>