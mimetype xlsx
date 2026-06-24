--- v3 (2026-05-24)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -210,50 +210,62 @@
     <t>17/05/2023</t>
   </si>
   <si>
     <t>01/07/2023</t>
   </si>
   <si>
     <t>RANA ENTERPRISE</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub-Division under Hooghly Division PHE Dte. (i) PATUL PWSS (ii) GHOSHPUR PWSS (iii) UDNA PWSS (iv) POLE PWSS (v) GOBINDAPUR PWSS (vi) THAKURANICHAK PWSS</t>
   </si>
   <si>
     <t>ORD/000436/2024-2025</t>
   </si>
   <si>
     <t>800/Arg</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>30/08/2024</t>
   </si>
   <si>
     <t>LIMRA SOCIAL WELFARE SOCIETY</t>
+  </si>
+  <si>
+    <t>Quotation for New Service connection at Purba Thakuranichak Z1 ph no-3 in Khanakul-I Block SM/18928</t>
+  </si>
+  <si>
+    <t>BILL/00379/2025-2026</t>
+  </si>
+  <si>
+    <t>29/04/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -642,51 +654,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1118,87 +1130,142 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P8" s="4">
         <v>0.95</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L9" s="4"/>
+      <c r="M9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="P9" s="4">
+        <v>9.06</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>0</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>227.63</v>
+      </c>
+      <c r="P10" s="8">
+        <v>20.43</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>8.97</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>