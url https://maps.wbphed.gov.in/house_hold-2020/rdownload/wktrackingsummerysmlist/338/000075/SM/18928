--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -131,111 +131,111 @@
   <si>
     <t>KRISHNA MONDAL</t>
   </si>
   <si>
     <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at BHANDARHATI (1NO.),PURBA THAKURANI CHAK( 2NOS.), HARISH CHAK( 2NOS.) W/S Scheme under ARAMBAGH Sub-Division of Hooghly Division, P.H.E. Dte.(SOURCE AUGMENTATION)</t>
   </si>
   <si>
     <t>Junior Engineer (Civill)</t>
   </si>
   <si>
     <t>ORD/000644/2023-2024</t>
   </si>
   <si>
     <t>3474/HUG</t>
   </si>
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
     <t>13/01/2024</t>
   </si>
   <si>
     <t>CIVIL CRAFT</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) under JJM within left out portion of PURBA THAKURANICHAK ZONE-II PWSS under Arambagh Sub-Division of Hooghly Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000104/2023-2024</t>
+  </si>
+  <si>
+    <t>1424/HUG</t>
+  </si>
+  <si>
+    <t>17/05/2023</t>
+  </si>
+  <si>
+    <t>01/07/2023</t>
+  </si>
+  <si>
+    <t>RANA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Electrical</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for PURBA THAKURANICHAK PIPED W/S SCHEME, T.W. No. III &amp; IV, Block: Khanakul-I, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>Junior Engineer4</t>
   </si>
   <si>
     <t>ORD/000372/2024-2025</t>
   </si>
   <si>
     <t>1455/ED</t>
   </si>
   <si>
     <t>25/07/2024</t>
   </si>
   <si>
     <t>23/10/2024</t>
   </si>
   <si>
     <t>M.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Protection works and other allied works at Head Work Site of PURBA THAKURANICHAK under Arambagh Sub-Division of Hooghly Division P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000467/2024-2025</t>
   </si>
   <si>
     <t>4049/HUG</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>M/S. R. M. CONSTRUCTION</t>
-  </si>
-[...16 lines deleted...]
-    <t>RANA ENTERPRISE</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub-Division under Hooghly Division PHE Dte. (i) PATUL PWSS (ii) GHOSHPUR PWSS (iii) UDNA PWSS (iv) POLE PWSS (v) GOBINDAPUR PWSS (vi) THAKURANICHAK PWSS</t>
   </si>
   <si>
     <t>ORD/000436/2024-2025</t>
   </si>
   <si>
     <t>800/Arg</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>30/08/2024</t>
   </si>
   <si>
     <t>LIMRA SOCIAL WELFARE SOCIETY</t>
   </si>
   <si>
     <t>Quotation for New Service connection at Purba Thakuranichak Z1 ph no-3 in Khanakul-I Block SM/18928</t>
   </si>
   <si>
     <t>BILL/00379/2025-2026</t>
   </si>
@@ -898,214 +898,214 @@
         <v>88.67</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>22.21</v>
+        <v>23.85</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>20.43</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>85.64</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J6" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>23.91</v>
+        <v>22.21</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>23.85</v>
+        <v>23.91</v>
       </c>
       <c r="Q7" s="4">
-        <v>20.43</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>85.64</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
@@ -1138,51 +1138,51 @@
         <v>0.95</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L9" s="4"/>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>