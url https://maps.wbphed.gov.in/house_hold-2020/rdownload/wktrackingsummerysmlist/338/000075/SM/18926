--- v0 (2026-03-03)
+++ v1 (2026-05-24)
@@ -706,88 +706,88 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>0.95</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="11"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="14"/>
       <c r="I4" s="14"/>
       <c r="J4" s="14"/>
       <c r="K4" s="8"/>
       <c r="L4" s="8"/>
       <c r="M4" s="8"/>
       <c r="N4" s="8"/>
       <c r="O4" s="8">
         <v>0.95</v>
       </c>
       <c r="P4" s="8">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="Q4" s="8">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="R4" s="8"/>
       <c r="S4" s="8"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A4:N4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>