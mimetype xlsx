--- v1 (2026-05-24)
+++ v2 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -111,50 +111,65 @@
     <t>Augmentation</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly 2 Nos of Jatarpur village under Polba Dadpur Block, Tarabehari village of Polba Dadpur Block and Goai village of Polba Dadpur Block under Chinsurah Sub Division of Hooghly Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer (Civil)</t>
   </si>
   <si>
     <t>Junior Engineer (Civill)</t>
   </si>
   <si>
     <t>ORD/000997/2023-2024</t>
   </si>
   <si>
     <t>271/CH</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>21/03/2024</t>
   </si>
   <si>
     <t>MAA BUNAMATA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Designing making and erection of 6 Nos. Display Board using logo and tag line of Jal Jeevan Mission to be placed at different work sites / HGJ villages for awareness generation among the people in Pandua, Arambagh, Chinsurah Mogra and Balagarh Blocks of Hooghly District under Chinsurah Sub Division of Hooghly Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001582/2023-2024</t>
+  </si>
+  <si>
+    <t>346/CH</t>
+  </si>
+  <si>
+    <t>22/03/2024</t>
+  </si>
+  <si>
+    <t>29/03/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -543,51 +558,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W4"/>
+  <dimension ref="A1:W5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -720,87 +735,148 @@
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>0.95</v>
       </c>
       <c r="Q3" s="4">
         <v>0.95</v>
       </c>
       <c r="R3" s="4">
         <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
-      <c r="A4" s="7" t="s">
+      <c r="A4" s="3">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="B4" s="7"/>
-[...12 lines deleted...]
-      <c r="O4" s="8">
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P4" s="4">
         <v>0.95</v>
       </c>
-      <c r="P4" s="8">
-[...2 lines deleted...]
-      <c r="Q4" s="8">
+      <c r="Q4" s="4">
+        <v>0</v>
+      </c>
+      <c r="R4" s="4">
+        <v>0</v>
+      </c>
+      <c r="S4" s="4">
         <v>100</v>
       </c>
-      <c r="R4" s="8"/>
-      <c r="S4" s="8"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
+    <row r="5" spans="1:23">
+      <c r="A5" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="14"/>
+      <c r="I5" s="14"/>
+      <c r="J5" s="14"/>
+      <c r="K5" s="8"/>
+      <c r="L5" s="8"/>
+      <c r="M5" s="8"/>
+      <c r="N5" s="8"/>
+      <c r="O5" s="8">
+        <v>1.91</v>
+      </c>
+      <c r="P5" s="8">
+        <v>0.95</v>
+      </c>
+      <c r="Q5" s="8">
+        <v>50</v>
+      </c>
+      <c r="R5" s="8"/>
+      <c r="S5" s="8"/>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A4:N4"/>
+    <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>