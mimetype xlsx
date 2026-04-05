--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -260,102 +260,99 @@
   <si>
     <t>MACKINTOSH BURN LIMITED</t>
   </si>
   <si>
     <t>Sinking of 4 (Four) Nos tube well (250 mm X 150 mm) with supply of PVC Pipe and strainer and having depth upto 180 M at CHINRA Z-II and ARUNDA Z-II W/S Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer (Civill)</t>
   </si>
   <si>
     <t>ORD/000849/2023-2024</t>
   </si>
   <si>
     <t>726/HUG</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>GARHBETA - I UNEMPLOYED YOUTH ENGINEERS CO OPERATIVE</t>
   </si>
   <si>
-    <t>Field level data validation of FHTC executed by various agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute house hold by verification through electric connection or any other unique documents and making error free database in different pipe water supply scheme under Khanakul I &amp; II Block in the District of Hooghly under Arambagh Sub Division under Hooghly Division, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) CHILADANGI PWSS- 2no's (2) PATUL PWSS -1 no's (3) RADHABALLAVPUR PWSS (Z-I)- 1 no's (4) RADHABALLAVPUR PWSS (Z-II)- 2 no's (5) UDAYPUR PWSS - 2no's, (6) UDNA PWSS - 2no's, (7) CHINRA PWSS (Z-I)- 1 no's, (8) CHINRA PWSS (Z-II)- 3 no's</t>
   </si>
   <si>
     <t>ORD/002745/2024-2025</t>
   </si>
   <si>
     <t>1153/Arg</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>HAZRA CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of 3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement , Boundary Wall in Proposed T.W Site,Laying rising main pipe for inter connection between T.W &amp; Distribution For Source Augmentation of Chinra Zone-II Piped Water Supply Scheme under Arambagh Sub-Division of Hooghly Division P.HE Dte. within Pursurah Block.</t>
   </si>
   <si>
     <t>ORD/001574/2023-2024</t>
   </si>
   <si>
     <t>1460/HUG</t>
   </si>
   <si>
     <t>18/05/2023</t>
   </si>
   <si>
     <t>17/06/2023</t>
   </si>
   <si>
     <t>GLOBAL CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Sinking of 4 nos. tube-well (300 X 200 mm) by D.R. Rig method at HIRAPUR Z-I, CHINRA (Z-I AND II), ROUTHKHANA Piped Water Supply Scheme under ARAMBAGH Sub-Division of Hooghly Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000841/2023-2024</t>
+  </si>
+  <si>
+    <t>721/HUG</t>
+  </si>
+  <si>
+    <t>27/08/2025</t>
+  </si>
+  <si>
+    <t>SPG ENTERPRISES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1516,207 +1513,207 @@
       <c r="H13" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>68</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>76</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P13" s="4">
-        <v>14.8</v>
+        <v>0.98</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>88</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P14" s="4">
-        <v>0.98</v>
+        <v>11.78</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="I15" s="13"/>
-      <c r="J15" s="13"/>
+      <c r="I15" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>76</v>
+      </c>
       <c r="K15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N15" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="N15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>11.78</v>
+        <v>64.23</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
-        <v>5916.19</v>
+        <v>5965.62</v>
       </c>
       <c r="P16" s="8">
         <v>0</v>
       </c>
       <c r="Q16" s="8">
         <v>0</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>