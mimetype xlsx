--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -215,77 +215,56 @@
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Chinra water supply scheme, Zone-II, T.W. No.- I &amp; II, Block: Khanakul-II, District- Hooghly under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer 2</t>
   </si>
   <si>
     <t>ORD/000932/2023-2024</t>
   </si>
   <si>
     <t>3611/ED</t>
   </si>
   <si>
     <t>29/08/2023</t>
   </si>
   <si>
     <t>11/07/2025</t>
   </si>
   <si>
     <t>MAHADEV ENTERPRISE</t>
   </si>
   <si>
-    <t>NATIBPUR, ROUTHKHANA, HIRAPUR(ZONE-I), HIRAPUR(ZONE-II) , HAYATPUR, MOSTAFAPUR, CHINRA(ZONE-I), CHTNRA( ZONE-I), MARAKHANA(ZONE-I), MARAKHANA(ZONE-II) Piped Water Supply Scheme with T.W, SWITCH ROOM, BOUNDARY WALL, RISING MAIN, LDS, FHTC &amp; Construction of different capacity OHR with 20 mtr. staging height including Soil Investigation work at KHANAKUL-II Block under ARAMBAGH Sub-Division of Hooghly Division PHE Dte.</t>
+    <t>Sinking of 4 (Four) Nos tube well (250 mm X 150 mm) with supply of PVC Pipe and strainer and having depth upto 180 M at CHINRA Z-II and ARUNDA Z-II W/S Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
-    <t>Junior Engineer (Civill),Khanakul 2 Block Junior Engineer</t>
-[...19 lines deleted...]
-  <si>
     <t>Junior Engineer (Civill)</t>
   </si>
   <si>
     <t>ORD/000849/2023-2024</t>
   </si>
   <si>
     <t>726/HUG</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>GARHBETA - I UNEMPLOYED YOUTH ENGINEERS CO OPERATIVE</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) CHILADANGI PWSS- 2no's (2) PATUL PWSS -1 no's (3) RADHABALLAVPUR PWSS (Z-I)- 1 no's (4) RADHABALLAVPUR PWSS (Z-II)- 2 no's (5) UDAYPUR PWSS - 2no's, (6) UDNA PWSS - 2no's, (7) CHINRA PWSS (Z-I)- 1 no's, (8) CHINRA PWSS (Z-II)- 3 no's</t>
   </si>
   <si>
     <t>ORD/002745/2024-2025</t>
   </si>
   <si>
     <t>1153/Arg</t>
@@ -309,50 +288,68 @@
     <t>1460/HUG</t>
   </si>
   <si>
     <t>18/05/2023</t>
   </si>
   <si>
     <t>17/06/2023</t>
   </si>
   <si>
     <t>GLOBAL CONSTRUCTION</t>
   </si>
   <si>
     <t>Sinking of 4 nos. tube-well (300 X 200 mm) by D.R. Rig method at HIRAPUR Z-I, CHINRA (Z-I AND II), ROUTHKHANA Piped Water Supply Scheme under ARAMBAGH Sub-Division of Hooghly Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000841/2023-2024</t>
   </si>
   <si>
     <t>721/HUG</t>
   </si>
   <si>
     <t>27/08/2025</t>
   </si>
   <si>
     <t>SPG ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub-Division under Hooghly Division PHE Dte. (i) PALASPAI PWSS (ii) SABALSINGHAPUR PWSS (iii) CHINGRA (ZONE- I) PWSS (iv) CHINGRA (ZONE- II) PWSS (v) HAYATPUR PWSS (vi) PRATAPNAGAR PWSS</t>
+  </si>
+  <si>
+    <t>ORD/000441/2024-2025</t>
+  </si>
+  <si>
+    <t>802/Arg</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>LIMRA SOCIAL WELFARE SOCIETY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1327,54 +1324,54 @@
       <c r="I10" s="13" t="s">
         <v>61</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P10" s="4">
         <v>22.26</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>2.84</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>12.75</v>
       </c>
       <c r="S10" s="4">
         <v>30</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1387,339 +1384,339 @@
       <c r="H11" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>68</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>69</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
-        <v>5743.06</v>
+        <v>39.06</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>68</v>
       </c>
       <c r="J12" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>39.06</v>
+        <v>0.98</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>0.98</v>
+        <v>11.78</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="I14" s="13"/>
-[...1 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="N14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>11.78</v>
+        <v>64.23</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>14.25</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>22.19</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>68</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="K15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M15" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>64.23</v>
+        <v>0.95</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
-        <v>5965.62</v>
+        <v>223.51</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>17.09</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>7.65</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>