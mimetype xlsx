--- v3 (2026-05-24)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -306,50 +306,101 @@
     <t>721/HUG</t>
   </si>
   <si>
     <t>27/08/2025</t>
   </si>
   <si>
     <t>SPG ENTERPRISES</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub-Division under Hooghly Division PHE Dte. (i) PALASPAI PWSS (ii) SABALSINGHAPUR PWSS (iii) CHINGRA (ZONE- I) PWSS (iv) CHINGRA (ZONE- II) PWSS (v) HAYATPUR PWSS (vi) PRATAPNAGAR PWSS</t>
   </si>
   <si>
     <t>ORD/000441/2024-2025</t>
   </si>
   <si>
     <t>802/Arg</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>30/08/2024</t>
   </si>
   <si>
     <t>LIMRA SOCIAL WELFARE SOCIETY</t>
+  </si>
+  <si>
+    <t>Quotation of New Service Connection for Chinra w/s scheme,Zone-II,TW No-IV Block-Khanakul-II Dist-Hooghly under Electrical Division,PHE Dte.(SM/18772) Application No-5004518300 Reference Id-503829540</t>
+  </si>
+  <si>
+    <t>BILL/01123/2024-2025</t>
+  </si>
+  <si>
+    <t>C032555994400</t>
+  </si>
+  <si>
+    <t>18/03/2025</t>
+  </si>
+  <si>
+    <t>NATIBPUR, ROUTHKHANA, HIRAPUR(ZONE-I), HIRAPUR(ZONE-II) , HAYATPUR, MOSTAFAPUR, CHINRA(ZONE-I), CHTNRA( ZONE-I), MARAKHANA(ZONE-I), MARAKHANA(ZONE-II) Piped Water Supply Scheme with T.W, SWITCH ROOM, BOUNDARY WALL, RISING MAIN, LDS, FHTC &amp; Construction of different capacity OHR with 20 mtr. staging height including Soil Investigation work at KHANAKUL-II Block under ARAMBAGH Sub-Division of Hooghly Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill),Khanakul 2 Block Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000551/2023-2024</t>
+  </si>
+  <si>
+    <t>3168/HUG</t>
+  </si>
+  <si>
+    <t>19/10/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>MACKINTOSH BURN LIMITED</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute house hold by verification through electric connection or any other unique documents and making error free database in different pipe water supply scheme under Khanakul I &amp; II Block in the District of Hooghly under Arambagh Sub Division under Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001929/2024-2025</t>
+  </si>
+  <si>
+    <t>463/HUG</t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -738,70 +789,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1649,87 +1700,272 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P15" s="4">
         <v>0.95</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>98</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="P16" s="4">
+        <v>7.28</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="P17" s="4">
+        <v>5743.06</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>224.24</v>
+      </c>
+      <c r="R17" s="4">
+        <v>3.9</v>
+      </c>
+      <c r="S17" s="4">
+        <v>50</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="P18" s="4">
+        <v>14.8</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>20</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>5988.66</v>
+      </c>
+      <c r="P19" s="8">
+        <v>241.34</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>4.03</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>