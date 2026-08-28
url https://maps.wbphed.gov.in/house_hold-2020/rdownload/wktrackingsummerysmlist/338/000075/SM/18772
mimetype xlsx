--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -80,80 +80,146 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Khanakul-II</t>
   </si>
   <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>GROUND WATER BASED CHINRA (ZONE-II) PIPED WATER SUPPLY SCHEME IN KHANAKUL-II BLOCK UNDER HOOGHLY, HOOGHLY DISTRICT</t>
+  </si>
+  <si>
+    <t>SM/18772</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Chinra water supply scheme, Zone-II, T.W. No.- I &amp; II, Block: Khanakul-II, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer3,Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/000932/2023-2024</t>
+  </si>
+  <si>
+    <t>3611/ED</t>
+  </si>
+  <si>
+    <t>29/08/2023</t>
+  </si>
+  <si>
+    <t>11/07/2025</t>
+  </si>
+  <si>
+    <t>MAHADEV ENTERPRISE</t>
+  </si>
+  <si>
     <t>Hooghly Division</t>
   </si>
   <si>
-    <t>GROUND WATER BASED CHINRA (ZONE-II) PIPED WATER SUPPLY SCHEME IN KHANAKUL-II BLOCK UNDER HOOGHLY, HOOGHLY DISTRICT</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>NATIBPUR, ROUTHKHANA, HIRAPUR(ZONE-I), HIRAPUR(ZONE-II) , HAYATPUR, MOSTAFAPUR, CHINRA(ZONE-I), CHTNRA( ZONE-I), MARAKHANA(ZONE-I), MARAKHANA(ZONE-II) Piped Water Supply Scheme with T.W, SWITCH ROOM, BOUNDARY WALL, RISING MAIN, LDS, FHTC &amp; Construction of different capacity OHR with 20 mtr. staging height including Soil Investigation work at KHANAKUL-II Block under ARAMBAGH Sub-Division of Hooghly Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill),Khanakul 2 Block Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000551/2023-2024</t>
+  </si>
+  <si>
+    <t>3168/HUG</t>
+  </si>
+  <si>
+    <t>19/10/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>MACKINTOSH BURN LIMITED</t>
+  </si>
+  <si>
+    <t>Construction of 3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement , Boundary Wall in Proposed T.W Site,Laying rising main pipe for inter connection between T.W &amp; Distribution For Source Augmentation of Chinra Zone-II Piped Water Supply Scheme under Arambagh Sub-Division of Hooghly Division P.HE Dte. within Pursurah Block.</t>
+  </si>
+  <si>
+    <t>ORD/001574/2023-2024</t>
+  </si>
+  <si>
+    <t>1460/HUG</t>
+  </si>
+  <si>
+    <t>18/05/2023</t>
+  </si>
+  <si>
+    <t>17/06/2023</t>
+  </si>
+  <si>
+    <t>GLOBAL CONSTRUCTION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000423/2023-2024</t>
   </si>
   <si>
     <t>3057/37/Hug</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Electrical</t>
-[...1 lines deleted...]
-  <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for CHINRA PIPED W/S SCHEME, Zone - II, T.W. No. III, Block: Khanakul - II, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>Junior Engineer4</t>
   </si>
   <si>
     <t>ORD/000147/2024-2025</t>
   </si>
   <si>
     <t>1170/ED</t>
   </si>
   <si>
     <t>14/06/2024</t>
   </si>
   <si>
     <t>12/09/2024</t>
   </si>
   <si>
     <t>ANJAN ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for CHINRA PIPED W/S SCHEME, Zone - II, T.W. No. IV, Block: Khanakul - II, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
@@ -164,243 +230,180 @@
   <si>
     <t>1171/ED</t>
   </si>
   <si>
     <t>R.K.ENTERPRISE</t>
   </si>
   <si>
     <t>Sinking of 1 No. Additional tube-well, Rising Main for inter connection between T.W &amp; Distribution, construction of switch-room &amp; boundary wall for CHINRA ZONE-IIPiped Water Supply Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000288/2024-2025</t>
   </si>
   <si>
     <t>3669/HUG</t>
   </si>
   <si>
     <t>13/11/2024</t>
   </si>
   <si>
     <t>28/12/2024</t>
   </si>
   <si>
     <t>MAYA CONSTRUCTION</t>
   </si>
   <si>
+    <t>Sinking of 4 (Four) Nos tube well (250 mm X 150 mm) with supply of PVC Pipe and strainer and having depth upto 180 M at CHINRA Z-II and ARUNDA Z-II W/S Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000849/2023-2024</t>
+  </si>
+  <si>
+    <t>726/HUG</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>06/03/2025</t>
+  </si>
+  <si>
+    <t>GARHBETA - I UNEMPLOYED YOUTH ENGINEERS CO OPERATIVE</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) CHILADANGI PWSS- 2no's (2) PATUL PWSS -1 no's (3) RADHABALLAVPUR PWSS (Z-I)- 1 no's (4) RADHABALLAVPUR PWSS (Z-II)- 2 no's (5) UDAYPUR PWSS - 2no's, (6) UDNA PWSS - 2no's, (7) CHINRA PWSS (Z-I)- 1 no's, (8) CHINRA PWSS (Z-II)- 3 no's</t>
+  </si>
+  <si>
+    <t>ORD/002745/2024-2025</t>
+  </si>
+  <si>
+    <t>1153/Arg</t>
+  </si>
+  <si>
+    <t>10/12/2024</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>HAZRA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Sinking of 4 nos. tube-well (300 X 200 mm) by D.R. Rig method at HIRAPUR Z-I, CHINRA (Z-I AND II), ROUTHKHANA Piped Water Supply Scheme under ARAMBAGH Sub-Division of Hooghly Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000841/2023-2024</t>
+  </si>
+  <si>
+    <t>721/HUG</t>
+  </si>
+  <si>
+    <t>27/08/2025</t>
+  </si>
+  <si>
+    <t>SPG ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub-Division under Hooghly Division PHE Dte. (i) PALASPAI PWSS (ii) SABALSINGHAPUR PWSS (iii) CHINGRA (ZONE- I) PWSS (iv) CHINGRA (ZONE- II) PWSS (v) HAYATPUR PWSS (vi) PRATAPNAGAR PWSS</t>
+  </si>
+  <si>
+    <t>ORD/000441/2024-2025</t>
+  </si>
+  <si>
+    <t>802/Arg</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>LIMRA SOCIAL WELFARE SOCIETY</t>
+  </si>
+  <si>
     <t>Quotation money deposition for new service connection at Chingra w/s scheme, Zone- 2, T.W. No.-2, Dist.-Hooghly under PHE Dte. Application No- 5004136093 Reference ID- 503627504 SM Code- 18772</t>
   </si>
   <si>
     <t>BILL/00530/2024-2025</t>
   </si>
   <si>
     <t>30/05/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation of New Service Connection for Chinra w/s Scheme, Zone-II,TW No-III Block-Khanakul-II Dist-Hooghly under Electrical Division Phe Dte.(SM/18772) Application No-5004383077 Reference Id-503732160</t>
   </si>
   <si>
     <t>BILL/01928/2024-2025</t>
   </si>
   <si>
     <t>10/09/2024</t>
   </si>
   <si>
     <t>Quotation of New Service Connection for Chinra w/s Scheme,Zone-II,TW No-I Block-Khanakul-II Dist-Hooghly under ED,PHE Dte (SM/18772) Application No-5003988265 Reference Id-503547190</t>
   </si>
   <si>
     <t>BILL/06060/2023-2024</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
-    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Chinra water supply scheme, Zone-II, T.W. No.- I &amp; II, Block: Khanakul-II, District- Hooghly under Electrical Division, PHE Dte.</t>
-[...110 lines deleted...]
-    <t>LIMRA SOCIAL WELFARE SOCIETY</t>
+    <t>Field level data validation of FHTC executed by various agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute house hold by verification through electric connection or any other unique documents and making error free database in different pipe water supply scheme under Khanakul I &amp; II Block in the District of Hooghly under Arambagh Sub Division under Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001929/2024-2025</t>
+  </si>
+  <si>
+    <t>463/HUG</t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Quotation of New Service Connection for Chinra w/s scheme,Zone-II,TW No-IV Block-Khanakul-II Dist-Hooghly under Electrical Division,PHE Dte.(SM/18772) Application No-5004518300 Reference Id-503829540</t>
   </si>
   <si>
     <t>BILL/01123/2024-2025</t>
   </si>
   <si>
     <t>C032555994400</t>
   </si>
   <si>
     <t>18/03/2025</t>
-  </si>
-[...37 lines deleted...]
-    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -929,1030 +932,1030 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P3" s="4">
+        <v>22.26</v>
+      </c>
+      <c r="Q3" s="4">
+        <v>2.84</v>
+      </c>
+      <c r="R3" s="4">
+        <v>12.75</v>
+      </c>
+      <c r="S3" s="4">
         <v>30</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>10.71</v>
+        <v>5743.06</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>114.27</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>1.99</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>10.74</v>
+        <v>11.78</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>26.56</v>
+        <v>22.02</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>56</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>180</v>
+        <v>57</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>3.92</v>
+        <v>10.71</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>62</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>56</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>454</v>
+        <v>63</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>3.57</v>
+        <v>10.74</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>759</v>
+        <v>67</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>59</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>53</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>6.73</v>
+        <v>26.56</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>61</v>
+        <v>36</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>34</v>
+        <v>73</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>63</v>
+        <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>65</v>
+        <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>66</v>
+        <v>78</v>
       </c>
       <c r="P10" s="4">
-        <v>22.26</v>
+        <v>39.06</v>
       </c>
       <c r="Q10" s="4">
-        <v>2.84</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>12.75</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>30</v>
+        <v>75</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>68</v>
+        <v>36</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>83</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>84</v>
       </c>
       <c r="P11" s="4">
-        <v>39.06</v>
+        <v>0.98</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>68</v>
+        <v>36</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="P12" s="4">
-        <v>0.98</v>
+        <v>64.23</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>14.25</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>22.19</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>90</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>73</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>85</v>
+        <v>94</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>86</v>
+        <v>95</v>
       </c>
       <c r="P13" s="4">
-        <v>11.78</v>
+        <v>0.95</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>87</v>
-[...6 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>89</v>
+        <v>97</v>
+      </c>
+      <c r="L14" s="4">
+        <v>180</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>72</v>
+        <v>98</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="P14" s="4">
-        <v>64.23</v>
+        <v>3.92</v>
       </c>
       <c r="Q14" s="4">
-        <v>14.25</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>22.19</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>92</v>
-[...6 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>101</v>
+      </c>
+      <c r="L15" s="4">
+        <v>454</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="P15" s="4">
-        <v>0.95</v>
+        <v>3.57</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L16" s="4">
+        <v>759</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="L16" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>7.28</v>
+        <v>6.73</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>68</v>
+        <v>36</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>103</v>
+        <v>73</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="P17" s="4">
-        <v>5743.06</v>
+        <v>14.8</v>
       </c>
       <c r="Q17" s="4">
-        <v>224.24</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>3.9</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>109</v>
-[...6 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>114</v>
+        <v>99</v>
       </c>
       <c r="P18" s="4">
-        <v>14.8</v>
+        <v>7.28</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>5988.66</v>
       </c>
       <c r="P19" s="8">
-        <v>241.34</v>
+        <v>131.36</v>
       </c>
       <c r="Q19" s="8">
-        <v>4.03</v>
+        <v>2.19</v>
       </c>
       <c r="R19" s="8"/>
       <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>