--- v0 (2026-04-05)
+++ v1 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -258,50 +258,104 @@
     <t>22/09/2024</t>
   </si>
   <si>
     <t>MS PRADIP KUMAR PAL</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) ARANDI PWSS- 3nos (2) KAPSIT PWSS- 4nos (3) KISHORPUR PWSS- 3nos (4) DIHIBATPUR PWSS- 4nos</t>
   </si>
   <si>
     <t>ORD/000534/2024-2025</t>
   </si>
   <si>
     <t>813/Arg</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) PURBA RAYPUR PWSS-2nos (2) HARADITYA PWSS-4nos (3) PALASPAI PWSS- 2nos (4) JAGATPUR PWSS- 4nos (5) BARADANGAL (Z-I)-2 nos</t>
   </si>
   <si>
     <t>ORD/000531/2024-2025</t>
   </si>
   <si>
     <t>812/Arg</t>
   </si>
   <si>
     <t>M/S KHAMRUI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) ATGHARA PWSS- 3no¿s (2) BALIPUR PWSS (ZONE-I)-4no¿s (3) GOBINDAPUR PWSS- 3no¿s (4) SHYAMPUR PWSS- 4no¿s</t>
+  </si>
+  <si>
+    <t>ORD/000469/2024-2025</t>
+  </si>
+  <si>
+    <t>806/Arg</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for TIROL PIPED W/S SCHEME, Zone - I, T.W. No. IV, Block: Arambag, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2 ,Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000133/2024-2025</t>
+  </si>
+  <si>
+    <t>1158/ED</t>
+  </si>
+  <si>
+    <t>14/06/2024</t>
+  </si>
+  <si>
+    <t>19/02/2025</t>
+  </si>
+  <si>
+    <t>BISALAXMI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub-Division under Hooghly Division PHE Dte. (i) KISHORPUR PWSS (ii) HARISCHAK PWSS (iii) JAGATPUR PWSS (iv) GANESHBATI PWSS (v) ARUNDA (ZONE- I) PWSS (vi) ARUNDA (ZONE- II) PWSS</t>
+  </si>
+  <si>
+    <t>ORD/000444/2024-2025</t>
+  </si>
+  <si>
+    <t>803/Arg</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>LIMRA SOCIAL WELFARE SOCIETY</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) LAKSHMIPUR PWSS-4nos (2) SHYAMBALLAVPUR PWSS-3nos (3) BHANDARHATI PWSS-2nos (4) SAHAPUR PWSS-2nos (5)MAYAPUR PWSS-3nos</t>
+  </si>
+  <si>
+    <t>ORD/000532/2024-2025</t>
+  </si>
+  <si>
+    <t>819/Arg</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -690,73 +744,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1150,54 +1204,54 @@
       <c r="I8" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P8" s="4">
         <v>737.4</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>452.1</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>61.31</v>
       </c>
       <c r="S8" s="4">
         <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1213,54 +1267,54 @@
       <c r="I9" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P9" s="4">
         <v>59.45</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>19.73</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>33.18</v>
       </c>
       <c r="S9" s="4">
         <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1479,87 +1533,339 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P13" s="4">
         <v>0.98</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>82</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.98</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="P15" s="4">
+        <v>10.74</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>10.66</v>
+      </c>
+      <c r="R15" s="4">
+        <v>99.32</v>
+      </c>
+      <c r="S15" s="4">
+        <v>30</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="P17" s="4">
+        <v>0.98</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>924.43</v>
+      </c>
+      <c r="P18" s="8">
+        <v>482.49</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>52.19</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>