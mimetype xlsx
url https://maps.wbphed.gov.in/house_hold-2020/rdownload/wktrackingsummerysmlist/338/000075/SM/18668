--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -92,270 +92,270 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Arambag</t>
   </si>
   <si>
     <t>Hooghly Division</t>
   </si>
   <si>
     <t>GROUND WATER BASED TIROL (ZONE-I) PIPED W/S SCHEME UNDER ARAMBAGH BLOCK</t>
   </si>
   <si>
     <t>SM/18668</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>TIROL ZONE-I Piped Water Supply Scheme with Sinking of tube-well, LDS, Rising Main, FHTC, Construction of 350 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch-rooms &amp; boundary walls at different TW site, under ARAMBAGH Block, District:- Hooghly [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000286/2023-2024</t>
+  </si>
+  <si>
+    <t>2338/HUG</t>
+  </si>
+  <si>
+    <t>07/08/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>MINTU CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Tirol (Zone-I) water supply scheme, T.W. No. I, II &amp; III, Block: Arambag, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/000841/2023-2024</t>
+  </si>
+  <si>
+    <t>3409/ED</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>02/10/2025</t>
+  </si>
+  <si>
+    <t>WEST BENGAL ENGINEERING CO.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000465/2023-2024</t>
   </si>
   <si>
     <t>3057/18/Hug</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Sinking of 3rd and 4th tube-well by D.R. Rig method, Construction of 2 nos. 3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement, Construction of 2 nos. Boundary Wall at TIROL (ZONE-I) Piped Water Supply Scheme under ARAMBAGH Sub-Division of Hooghly Division P.HE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000786/2023-2024</t>
+  </si>
+  <si>
+    <t>539/HUG</t>
+  </si>
+  <si>
+    <t>20/02/2024</t>
+  </si>
+  <si>
+    <t>30/03/2025</t>
+  </si>
+  <si>
     <t>Sinking of 3 nos 300 X200 mm dia Tube Well, 210 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at Proposed Tube Well Site of KRISHNANAGAR Zone-II , MAYAPUR , TIROL Zone-I W/S Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000257/2024-2025</t>
   </si>
   <si>
     <t>3530/HUG</t>
   </si>
   <si>
     <t>22/10/2024</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
   <si>
     <t>PADMA ENGINEERING CO.</t>
   </si>
   <si>
-    <t>Electrical</t>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for TIROL PIPED W/S SCHEME, Zone - I, T.W. No. IV, Block: Arambag, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2 ,Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000133/2024-2025</t>
+  </si>
+  <si>
+    <t>1158/ED</t>
+  </si>
+  <si>
+    <t>14/06/2024</t>
+  </si>
+  <si>
+    <t>19/02/2025</t>
+  </si>
+  <si>
+    <t>BISALAXMI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) SAIDPUR PWSS (Z- II) -3nos (2) BAIKUNTHAPUR PWSS- 4nos (3) DIHIBAGNAN PWSS- 3nos (4) PRATAPNAGAR PWSS- 4nos</t>
+  </si>
+  <si>
+    <t>ORD/000535/2024-2025</t>
+  </si>
+  <si>
+    <t>815/Arg</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>22/09/2024</t>
+  </si>
+  <si>
+    <t>MS PRADIP KUMAR PAL</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) ARANDI PWSS- 3nos (2) KAPSIT PWSS- 4nos (3) KISHORPUR PWSS- 3nos (4) DIHIBATPUR PWSS- 4nos</t>
+  </si>
+  <si>
+    <t>ORD/000534/2024-2025</t>
+  </si>
+  <si>
+    <t>813/Arg</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) PURBA RAYPUR PWSS-2nos (2) HARADITYA PWSS-4nos (3) PALASPAI PWSS- 2nos (4) JAGATPUR PWSS- 4nos (5) BARADANGAL (Z-I)-2 nos</t>
+  </si>
+  <si>
+    <t>ORD/000531/2024-2025</t>
+  </si>
+  <si>
+    <t>812/Arg</t>
+  </si>
+  <si>
+    <t>M/S KHAMRUI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) ATGHARA PWSS- 3no¿s (2) BALIPUR PWSS (ZONE-I)-4no¿s (3) GOBINDAPUR PWSS- 3no¿s (4) SHYAMPUR PWSS- 4no¿s</t>
+  </si>
+  <si>
+    <t>ORD/000469/2024-2025</t>
+  </si>
+  <si>
+    <t>806/Arg</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub-Division under Hooghly Division PHE Dte. (i) KISHORPUR PWSS (ii) HARISCHAK PWSS (iii) JAGATPUR PWSS (iv) GANESHBATI PWSS (v) ARUNDA (ZONE- I) PWSS (vi) ARUNDA (ZONE- II) PWSS</t>
+  </si>
+  <si>
+    <t>ORD/000444/2024-2025</t>
+  </si>
+  <si>
+    <t>803/Arg</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>LIMRA SOCIAL WELFARE SOCIETY</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) LAKSHMIPUR PWSS-4nos (2) SHYAMBALLAVPUR PWSS-3nos (3) BHANDARHATI PWSS-2nos (4) SAHAPUR PWSS-2nos (5)MAYAPUR PWSS-3nos</t>
+  </si>
+  <si>
+    <t>ORD/000532/2024-2025</t>
+  </si>
+  <si>
+    <t>819/Arg</t>
+  </si>
+  <si>
+    <t>Quotation of New Service Connection for Tirol w/s Scheme,Z-I,PH No-III Block-Arambag Dist-Hooghly under Electrical Division, PHE Dte.(SM/18668) Application No-5004097240 Reference Id-503608902</t>
+  </si>
+  <si>
+    <t>BILL/00082/2024-2025</t>
+  </si>
+  <si>
+    <t>09/04/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation of New Service Connection for Tirol w/s Scheme,Zone-I,PH No-II Block-Arambag Dist-Hooghly under Electrical Division,PHE Dte.(SM/18668) Application No-5004138271, Reference Id-503628273</t>
   </si>
   <si>
     <t>BILL/00416/2024-2025</t>
   </si>
   <si>
     <t>06/05/2024</t>
   </si>
   <si>
-    <t>WBSEDCL</t>
-[...10 lines deleted...]
-  <si>
     <t>Quotation of New Service Connection for Tirol w/s Scheme, Zone-I, PH No-4 Block-Arambag, Dist-Hooghly Under Electrical division, PHE Dte.(SM/18668) Application No-5004256486, Reference Id-503674894.</t>
   </si>
   <si>
     <t>BILL/00976/2024-2025</t>
   </si>
   <si>
     <t>03/07/2024</t>
-  </si>
-[...154 lines deleted...]
-    <t>819/Arg</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -884,944 +884,944 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>19.1</v>
+        <v>737.4</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>452.1</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>61.31</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>47.5</v>
+        <v>32.24</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>44</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>3.14</v>
+        <v>19.1</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>49</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="P6" s="4">
-        <v>3.72</v>
+        <v>59.45</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>19.73</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>33.18</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>255</v>
+        <v>54</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>41</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>5.29</v>
+        <v>47.5</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>737.4</v>
+        <v>10.74</v>
       </c>
       <c r="Q8" s="4">
-        <v>452.1</v>
+        <v>10.66</v>
       </c>
       <c r="R8" s="4">
-        <v>61.31</v>
+        <v>99.32</v>
       </c>
       <c r="S8" s="4">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>59</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>59.45</v>
+        <v>0.98</v>
       </c>
       <c r="Q9" s="4">
-        <v>19.73</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>33.18</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>62</v>
+        <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>63</v>
+        <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>32.24</v>
+        <v>0.98</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="L11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="P11" s="4">
         <v>0.98</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="P12" s="4">
         <v>0.98</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>73</v>
+        <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="P13" s="4">
-        <v>0.98</v>
+        <v>0.95</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="P14" s="4">
         <v>0.98</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>85</v>
-[...6 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>91</v>
+      </c>
+      <c r="L15" s="4">
+        <v>37</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="P15" s="4">
-        <v>10.74</v>
+        <v>3.72</v>
       </c>
       <c r="Q15" s="4">
-        <v>10.66</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>99.32</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>92</v>
-[...6 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L16" s="4">
+        <v>94</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="L16" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>0.95</v>
+        <v>3.14</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>97</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="L17" s="4">
+        <v>255</v>
+      </c>
+      <c r="M17" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N17" s="4" t="s">
-        <v>73</v>
+        <v>99</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>81</v>
+        <v>93</v>
       </c>
       <c r="P17" s="4">
-        <v>0.98</v>
+        <v>5.29</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>100</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>924.43</v>