--- v0 (2025-12-16)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -237,68 +237,50 @@
     <t>28/08/2023</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>UNITED TRADERS</t>
   </si>
   <si>
     <t>Sinking of 4 nos. tube-well by (300 X 200 mm) D.R. Rig method at SELAMPUR Z-I, SANTIPUR Z-I, SELAMPUR Z-II and GARMANDARAN Z-I Piped Water Supply Scheme under ARAMBAGH Sub-Division of Hooghly Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000847/2023-2024</t>
   </si>
   <si>
     <t>725/HUG</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>AUXILIARY TUBEWELL DRILLERS</t>
-  </si>
-[...16 lines deleted...]
-    <t>ASHA ENTERPRISE</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) RAGHUBATI PWSS- 2no¿s (2) GANESHBATI PWSS- 1 no¿s (3) BENGAI PWSS- 1 no¿s (4) BHURKUNDA PWSS(Z-I)- 1no¿s (5) GARMANDARAN (Z-I)- 4 no¿s, (6) GARMANDARAN PWSS (Z-II)- 4 no¿s, (7) SAMANTAKHANDA PWSS -1 no¿s</t>
   </si>
   <si>
     <t>ORD/002298/2024-2025</t>
   </si>
   <si>
     <t>1148/Arg</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>TITAS CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -705,51 +687,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1350,225 +1332,162 @@
       <c r="I11" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
         <v>64.32</v>
       </c>
       <c r="Q11" s="4">
-        <v>13.98</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>21.74</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>70</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="J12" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P12" s="4">
-        <v>16.14</v>
+        <v>0.98</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="3">
-[...20 lines deleted...]
-      <c r="H13" s="13" t="s">
+      <c r="A13" s="7" t="s">
         <v>81</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...29 lines deleted...]
-      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>875.25</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
-    <row r="14" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>