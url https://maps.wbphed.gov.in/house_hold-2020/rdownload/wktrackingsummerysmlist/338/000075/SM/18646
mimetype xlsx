--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -255,50 +255,68 @@
     <t>05/03/2024</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>AUXILIARY TUBEWELL DRILLERS</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) RAGHUBATI PWSS- 2no¿s (2) GANESHBATI PWSS- 1 no¿s (3) BENGAI PWSS- 1 no¿s (4) BHURKUNDA PWSS(Z-I)- 1no¿s (5) GARMANDARAN (Z-I)- 4 no¿s, (6) GARMANDARAN PWSS (Z-II)- 4 no¿s, (7) SAMANTAKHANDA PWSS -1 no¿s</t>
   </si>
   <si>
     <t>ORD/002298/2024-2025</t>
   </si>
   <si>
     <t>1148/Arg</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>TITAS CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub-Division under Hooghly Division PHE Dte. (i) KISHORPUR PWSS (ii) HARISCHAK PWSS (iii) JAGATPUR PWSS (iv) GANESHBATI PWSS (v) ARUNDA (ZONE- I) PWSS (vi) ARUNDA (ZONE- II) PWSS</t>
+  </si>
+  <si>
+    <t>ORD/000444/2024-2025</t>
+  </si>
+  <si>
+    <t>803/Arg</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>LIMRA SOCIAL WELFARE SOCIETY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -687,73 +705,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1332,54 +1350,54 @@
       <c r="I11" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
         <v>64.32</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>13.98</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>21.74</v>
       </c>
       <c r="S11" s="4">
         <v>70</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1407,87 +1425,150 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P12" s="4">
         <v>0.98</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>81</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>876.2</v>
+      </c>
+      <c r="P14" s="8">
+        <v>13.98</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>1.6</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>