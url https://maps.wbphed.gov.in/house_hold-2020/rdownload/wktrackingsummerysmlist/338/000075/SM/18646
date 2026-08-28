--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -80,243 +80,270 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Goghat-II</t>
   </si>
   <si>
+    <t>Hooghly Division</t>
+  </si>
+  <si>
+    <t>Garmandaran (Zone-I) Piped Water Supply Scheme, Block- Goghat-II, District-Hooghly</t>
+  </si>
+  <si>
+    <t>SM/18646</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>GARMANDARAN ZONE-I Piped Water Supply Scheme with Sinking of tube-well, LDS, Rising Main, FHTC, Construction of 400 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch-rooms &amp; boundary walls at different TW site under GOGHAT-II Block of Arambag Sub-Division under Hooghly Division, PHE Dte. [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000287/2023-2024</t>
+  </si>
+  <si>
+    <t>2336/HUG</t>
+  </si>
+  <si>
+    <t>07/08/2023</t>
+  </si>
+  <si>
+    <t>29/09/2025</t>
+  </si>
+  <si>
+    <t>KHAN ENTERPRISE</t>
+  </si>
+  <si>
     <t>Electrical</t>
   </si>
   <si>
-    <t>Garmandaran (Zone-I) Piped Water Supply Scheme, Block- Goghat-II, District-Hooghly</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Garmandaran (Zone-I) water supply scheme, T.W. No. I &amp; II, Block: Goghat-II, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/000928/2023-2024</t>
+  </si>
+  <si>
+    <t>3599/ED</t>
+  </si>
+  <si>
+    <t>28/08/2023</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>UNITED TRADERS</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Garmandaran (Zone-I) water supply scheme, T.W. No. III &amp; IV, Block: Goghat-II, District- Hooghly under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000876/2023-2024</t>
   </si>
   <si>
     <t>3449/ED</t>
   </si>
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
     <t>09/11/2023</t>
   </si>
   <si>
     <t>AMIT DAS</t>
   </si>
   <si>
-    <t>Hooghly Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000395/2023-2024</t>
   </si>
   <si>
     <t>3057/54/Hug</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Sinking of 4 nos. tube-well by (300 X 200 mm) D.R. Rig method at SELAMPUR Z-I, SANTIPUR Z-I, SELAMPUR Z-II and GARMANDARAN Z-I Piped Water Supply Scheme under ARAMBAGH Sub-Division of Hooghly Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000847/2023-2024</t>
+  </si>
+  <si>
+    <t>725/HUG</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>AUXILIARY TUBEWELL DRILLERS</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall, Laying rising main pipe for inter connection between Proposed T.W &amp; Distribution of GARMANDARAN Z-I Piped Water Supply Scheme under ARAMBAGH Sub-Division of Hooghly Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000297/2024-2025</t>
+  </si>
+  <si>
+    <t>3657/HUG</t>
+  </si>
+  <si>
+    <t>13/11/2024</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>ASHA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Construction of 3 nos.5.4 m X 3.6 m Switch Room with Sanitary and Water Supply arrangement , Boundary Wall ,Laying rising main pipe for inter connection between Proposed T.W &amp; Distribution at Proposed Tube Well Site of PUKURIA, GARMANDARAN Zone-I , GARMANDARAN Zone -II W/S Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000403/2024-2025</t>
   </si>
   <si>
     <t>3781/HUG</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>24/01/2025</t>
   </si>
   <si>
     <t>KAJAL DEY</t>
   </si>
   <si>
+    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) RAGHUBATI PWSS- 2no¿s (2) GANESHBATI PWSS- 1 no¿s (3) BENGAI PWSS- 1 no¿s (4) BHURKUNDA PWSS(Z-I)- 1no¿s (5) GARMANDARAN (Z-I)- 4 no¿s, (6) GARMANDARAN PWSS (Z-II)- 4 no¿s, (7) SAMANTAKHANDA PWSS -1 no¿s</t>
+  </si>
+  <si>
+    <t>ORD/002298/2024-2025</t>
+  </si>
+  <si>
+    <t>1148/Arg</t>
+  </si>
+  <si>
+    <t>10/12/2024</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>TITAS CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub-Division under Hooghly Division PHE Dte. (i) KISHORPUR PWSS (ii) HARISCHAK PWSS (iii) JAGATPUR PWSS (iv) GANESHBATI PWSS (v) ARUNDA (ZONE- I) PWSS (vi) ARUNDA (ZONE- II) PWSS</t>
+  </si>
+  <si>
+    <t>ORD/000444/2024-2025</t>
+  </si>
+  <si>
+    <t>803/Arg</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>LIMRA SOCIAL WELFARE SOCIETY</t>
+  </si>
+  <si>
+    <t>Quotation of New Service Connection for Garmandaran w/s Scheme,Zone-I,PH No-II Block-Goghat-II Dist-Hooghly under Electrical Division,PHE Dte.(SM/18646) Application No-5004191479 Reference Id-503647821.</t>
+  </si>
+  <si>
+    <t>BILL/00536/2024-2025</t>
+  </si>
+  <si>
+    <t>30/05/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Quotation of New Service Connection For Garmandaran w/s Scheme,Zone-I,PH No-III Block-Goghat-II Dist-Hooghly under Electrical division,PHE Dte.(SM/18646) Application No-5004431289 Reference Id-503764743</t>
+  </si>
+  <si>
+    <t>BILL/02059/2024-2025</t>
+  </si>
+  <si>
+    <t>21/10/2024</t>
+  </si>
+  <si>
     <t>Quotation of New Service Connection for Garmandaran w/s Scheme,Zone-I,PH No-I Block-Goghat-I Dist-Hooghly under Electrical Division,PHE Dte.(SM/18646) Application No-5004423599 Reference Id-503761602</t>
   </si>
   <si>
     <t>BILL/02033/2024-2025</t>
   </si>
   <si>
-    <t>21/10/2024</t>
-[...119 lines deleted...]
-    <t>LIMRA SOCIAL WELFARE SOCIETY</t>
+    <t>Quotation of New Service Connection for Garmandaran w/s Scheme,Zone-I,PH No-IV Block-Goghat-II Dist-Hooghly under Electrical Division,PHE Dte.(SM/18646) Application No-5004916957 Reference Id-504086089.</t>
+  </si>
+  <si>
+    <t>BILL/01286/2025-2026</t>
+  </si>
+  <si>
+    <t>13/10/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -705,51 +732,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -845,730 +872,850 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>21.46</v>
+        <v>678.8</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>19.35</v>
+        <v>21.47</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>55.4</v>
+        <v>21.46</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>508</v>
+        <v>50</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>4.87</v>
+        <v>19.35</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>55</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>3.9</v>
+        <v>64.32</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>516</v>
+        <v>61</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>46</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>47</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>4.71</v>
+        <v>16.14</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>678.8</v>
+        <v>55.4</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>62</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="P10" s="4">
-        <v>21.47</v>
+        <v>0.98</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="P11" s="4">
-        <v>64.32</v>
+        <v>0.95</v>
       </c>
       <c r="Q11" s="4">
-        <v>13.98</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>21.74</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>85</v>
+      </c>
+      <c r="L12" s="4">
+        <v>179</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="P12" s="4">
-        <v>0.98</v>
+        <v>3.9</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
-[...6 lines deleted...]
-      </c>
+        <v>88</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>89</v>
+      </c>
+      <c r="L13" s="4">
+        <v>516</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="P13" s="4">
-        <v>0.95</v>
+        <v>4.71</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L14" s="4">
+        <v>508</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="P14" s="4">
+        <v>4.87</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L15" s="4"/>
+      <c r="M15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P15" s="4">
+        <v>9.3</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>901.64</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>