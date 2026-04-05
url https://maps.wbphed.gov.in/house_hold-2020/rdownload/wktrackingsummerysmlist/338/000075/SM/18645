--- v0 (2025-12-16)
+++ v1 (2026-04-05)
@@ -949,54 +949,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>387.3</v>
       </c>
       <c r="Q4" s="4">
-        <v>43.69</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>11.28</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>15</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1244,54 +1244,54 @@
       <c r="I9" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
         <v>382.9</v>
       </c>
       <c r="Q9" s="4">
-        <v>19.26</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>5.03</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>20</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1305,54 +1305,54 @@
       <c r="I10" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
         <v>29.6</v>
       </c>
       <c r="Q10" s="4">
-        <v>13.16</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>44.44</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1583,54 +1583,54 @@
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>95</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>906.27</v>
       </c>
       <c r="P15" s="8">
-        <v>76.1</v>
+        <v>0</v>
       </c>
       <c r="Q15" s="8">
-        <v>8.4</v>
+        <v>0</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>