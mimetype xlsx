--- v1 (2026-04-05)
+++ v2 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -297,50 +297,62 @@
     <t>23/08/2024</t>
   </si>
   <si>
     <t>22/09/2024</t>
   </si>
   <si>
     <t>HAZRA CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of 2 nos new Pump House, Repairing and Renovation of Store cum Office room, Boundary wall of Khanakul PWSS under Arambagh Sub Division, PHE Dte. (2nd Call of WBPHE/EE/20/HUG/2024-25; SL-3)</t>
   </si>
   <si>
     <t>ORD/000273/2025-2026</t>
   </si>
   <si>
     <t>1495/HUG</t>
   </si>
   <si>
     <t>11/06/2025</t>
   </si>
   <si>
     <t>10/08/2025</t>
   </si>
   <si>
     <t>M/S PRADYUT KUMAR HAZRA (PARTNERSHIP)</t>
+  </si>
+  <si>
+    <t>Quotation of New Service Connection for Khanakul w/sScheme,Zone-II,PH No-III Block-Khanakul-I Dist-Hooghly under Electrical division,PHE Dte.(SM/18645). Application No-500455890, Reference Id-503853316</t>
+  </si>
+  <si>
+    <t>BILL/01213/2024-2025</t>
+  </si>
+  <si>
+    <t>C032555994400</t>
+  </si>
+  <si>
+    <t>18/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -729,70 +741,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -949,54 +961,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>387.3</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>43.69</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>11.28</v>
       </c>
       <c r="S4" s="4">
         <v>15</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1244,54 +1256,54 @@
       <c r="I9" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
         <v>382.9</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>19.26</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>5.03</v>
       </c>
       <c r="S9" s="4">
         <v>20</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1305,54 +1317,54 @@
       <c r="I10" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
         <v>29.6</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>13.16</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>44.44</v>
       </c>
       <c r="S10" s="4">
         <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1563,87 +1575,144 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P14" s="4">
         <v>23.44</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="P15" s="4">
+        <v>6.91</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>913.18</v>
+      </c>
+      <c r="P16" s="8">
+        <v>76.1</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>8.33</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>