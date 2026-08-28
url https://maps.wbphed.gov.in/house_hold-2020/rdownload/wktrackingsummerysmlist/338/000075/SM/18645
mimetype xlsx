--- v2 (2026-06-24)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -77,252 +77,249 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
+    <t>Hooghly Division</t>
+  </si>
+  <si>
+    <t>Augmentation Of Piped Water Supply Scheme For KHANAKUL</t>
+  </si>
+  <si>
+    <t>SM/18645</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Augmentation of KHANAKUL ZONE-II Piped Water Supply Scheme with Sinking of tube-well, LDS, Rising Main, FHTC, Construction of 350cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch-rooms &amp; boundary walls at different TW site under KHANAKUL-I Block of Arambag Sub-Division under Hooghly Division, PHE Dte. [AUGMENTATION SCHEME]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000304/2023-2024</t>
+  </si>
+  <si>
+    <t>2368/HUG</t>
+  </si>
+  <si>
+    <t>08/08/2023</t>
+  </si>
+  <si>
+    <t>31/03/2025</t>
+  </si>
+  <si>
+    <t>M/S. NANDY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Augmentation of KHANAKUL ZONE-I Piped Water Supply Scheme with Sinking of tube-well, LDS, Rising Main, FHTC, Construction of 350cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch-rooms &amp; boundary walls at different TW site under KHANAKUL-I Block of Arambag Sub-Division under Hooghly Division, PHE Dte. [AUGMENTATION SCHEME]</t>
+  </si>
+  <si>
+    <t>ORD/000317/2023-2024</t>
+  </si>
+  <si>
+    <t>2392/HUG</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>06/05/2024</t>
+  </si>
+  <si>
+    <t>SUBHANKAR BANERJEE</t>
+  </si>
+  <si>
     <t>Electrical</t>
   </si>
   <si>
-    <t>Augmentation Of Piped Water Supply Scheme For KHANAKUL</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Augmentation of Khanakul water supply scheme, T.W. No. I &amp; II, Block: Khanakul-I, District- Hooghly under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000929/2023-2024</t>
   </si>
   <si>
     <t>3600/ED</t>
   </si>
   <si>
     <t>28/08/2023</t>
   </si>
   <si>
     <t>26/11/2023</t>
   </si>
   <si>
     <t>M/S S.R. ENTERPRISE</t>
   </si>
   <si>
-    <t>Hooghly Division</t>
-[...25 lines deleted...]
-  <si>
     <t>Sinking of 3rd tube-well by D.R. Rig method , Construction of 3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement, Construction of Boundary Wall, Laying rising main pipe for inter connection between Proposed T.W &amp; Distribution of KHANAKUL (ZONE-I) Piped Water Supply Scheme under ARAMBAGH Sub-Division of Hooghly Division P.HE Dte.</t>
   </si>
   <si>
     <t>ORD/000812/2023-2024</t>
   </si>
   <si>
     <t>592/HUG</t>
   </si>
   <si>
     <t>22/02/2024</t>
   </si>
   <si>
     <t>22/04/2024</t>
   </si>
   <si>
     <t>TOTON MONDAL</t>
   </si>
   <si>
+    <t>Sinking of 3rd tube-well by D.R. Rig method, Construction of 3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement, Construction of Boundary Wall, Laying rising main pipe for inter connection between Proposed T.W &amp; Distribution of KHANAKUL (ZONE-II) Piped Water Supply Scheme under ARAMBAGH Sub-Division of Hooghly Division P.HE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000813/2023-2024</t>
+  </si>
+  <si>
+    <t>596/HUG</t>
+  </si>
+  <si>
+    <t>15/08/2025</t>
+  </si>
+  <si>
+    <t>ANIRUDDHA FARUQUE</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for KHANAKUL PIPED W/S SCHEME, T.W. No. IV, Block: Khanakul - I, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer3,Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/000158/2024-2025</t>
+  </si>
+  <si>
+    <t>1181/ED</t>
+  </si>
+  <si>
+    <t>14/06/2024</t>
+  </si>
+  <si>
+    <t>06/03/2026</t>
+  </si>
+  <si>
+    <t>M/S A.K BANERJEE</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for KHANAKUL PIPED W/S SCHEME, T.W. No. III, Block: Khanakul - I, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2 ,Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000157/2024-2025</t>
+  </si>
+  <si>
+    <t>1180/ED</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) KHANAKUL PWSS - 6 nos (2) KRISHNANAGAR PWSS - 4nos (3) PATUL PWSS - 4nos</t>
+  </si>
+  <si>
+    <t>ORD/002646/2024-2025</t>
+  </si>
+  <si>
+    <t>810/Arg</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>22/09/2024</t>
+  </si>
+  <si>
+    <t>HAZRA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme underKhanakul I &amp; II &amp;Goghat I &amp; II Block (Part-I) in the District of Hooghly under Chinsurah Sub Division under Hooghly Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000162/2024-2025</t>
   </si>
   <si>
     <t>2831/HUG</t>
   </si>
   <si>
     <t>09/08/2024</t>
   </si>
   <si>
     <t>24/08/2024</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
     <t>Quotation money deposition for new service connection at Khanakul W/S Zone- I ,T.W No.-I , Hooghly APP. No.- 5004036875 SM/18645</t>
   </si>
   <si>
     <t>BILL/06213/2023-2024</t>
   </si>
   <si>
     <t>01/03/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation money deposition for new service connection at khanakul w/s scheme, zone-II, T.W. No.-II, Dist.-Hooghly, under Electrical Division, PHE Dte. Application No.- 5004036737/Quot/03 Reference ID- 503576720 SM Code- 18645</t>
   </si>
   <si>
     <t>BILL/06214/2023-2024</t>
-  </si>
-[...91 lines deleted...]
-    <t>HAZRA CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of 2 nos new Pump House, Repairing and Renovation of Store cum Office room, Boundary wall of Khanakul PWSS under Arambagh Sub Division, PHE Dte. (2nd Call of WBPHE/EE/20/HUG/2024-25; SL-3)</t>
   </si>
   <si>
     <t>ORD/000273/2025-2026</t>
   </si>
   <si>
     <t>1495/HUG</t>
   </si>
   <si>
     <t>11/06/2025</t>
   </si>
   <si>
     <t>10/08/2025</t>
   </si>
   <si>
     <t>M/S PRADYUT KUMAR HAZRA (PARTNERSHIP)</t>
   </si>
   <si>
     <t>Quotation of New Service Connection for Khanakul w/sScheme,Zone-II,PH No-III Block-Khanakul-I Dist-Hooghly under Electrical division,PHE Dte.(SM/18645). Application No-500455890, Reference Id-503853316</t>
   </si>
   <si>
     <t>BILL/01213/2024-2025</t>
   </si>
@@ -879,805 +876,805 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>21.49</v>
+        <v>382.9</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>19.26</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>5.03</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>387.3</v>
       </c>
       <c r="Q4" s="4">
         <v>43.69</v>
       </c>
       <c r="R4" s="4">
         <v>11.28</v>
       </c>
       <c r="S4" s="4">
         <v>15</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>29.75</v>
+        <v>21.49</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>1.6</v>
+        <v>29.75</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
-      <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="L7" s="4">
-        <v>824</v>
+      <c r="L7" s="4" t="s">
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>4.35</v>
+        <v>29.6</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>13.16</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>44.44</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>57</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>59</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>823</v>
+        <v>60</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>3.39</v>
+        <v>10.74</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>33</v>
+        <v>66</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>34</v>
+        <v>59</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>382.9</v>
+        <v>10.73</v>
       </c>
       <c r="Q9" s="4">
-        <v>19.26</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>5.03</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>43</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>29.6</v>
+        <v>0.98</v>
       </c>
       <c r="Q10" s="4">
-        <v>13.16</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>44.44</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>70</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>71</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="P11" s="4">
-        <v>10.74</v>
+        <v>1.6</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
-[...6 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>83</v>
+      </c>
+      <c r="L12" s="4">
+        <v>824</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>74</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>10.73</v>
+        <v>4.35</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
-[...6 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L13" s="4">
+        <v>823</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>0.98</v>
+        <v>3.39</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="P14" s="4">
         <v>23.44</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L15" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N15" s="4" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>55</v>
+        <v>85</v>
       </c>
       <c r="P15" s="4">
         <v>6.91</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>913.18</v>
       </c>
       <c r="P16" s="8">
         <v>76.1</v>
       </c>
       <c r="Q16" s="8">
         <v>8.33</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>