--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -1021,54 +1021,54 @@
       <c r="I5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>0.86</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.16</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>18.79</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>15</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1082,54 +1082,54 @@
       <c r="I6" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P6" s="4">
         <v>0.73</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.74</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>101.93</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1204,54 +1204,54 @@
       <c r="I8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>72.85</v>
       </c>
       <c r="Q8" s="4">
-        <v>24.5</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>33.63</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>65</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1930,54 +1930,54 @@
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>100</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="11"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8">
         <v>313.71</v>
       </c>
       <c r="P21" s="8">
-        <v>25.41</v>
+        <v>0</v>
       </c>
       <c r="Q21" s="8">
-        <v>8.1</v>
+        <v>0</v>
       </c>
       <c r="R21" s="8"/>
       <c r="S21" s="8"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>