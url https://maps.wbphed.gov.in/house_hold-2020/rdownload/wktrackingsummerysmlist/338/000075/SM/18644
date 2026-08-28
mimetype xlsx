--- v1 (2026-04-05)
+++ v2 (2026-08-28)
@@ -107,255 +107,255 @@
   <si>
     <t>SM/18644</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Augmentation of Bakulia water supply scheme, T.W. No. I &amp; II, Block: Balagarh, District- Hooghly under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000926/2023-2024</t>
   </si>
   <si>
     <t>3597/ED</t>
   </si>
   <si>
     <t>28/08/2023</t>
   </si>
   <si>
     <t>26/11/2023</t>
   </si>
   <si>
     <t>R.M.D TRADING.</t>
   </si>
   <si>
+    <t>Hiring of 1 (one) no. Diesel luxury Taxi on contract carriage for the Office of the Assistant Engineer, Howrah Mechanical Sub Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/001103/2023-2024</t>
+  </si>
+  <si>
+    <t>2829/HMSD</t>
+  </si>
+  <si>
+    <t>30/10/2023</t>
+  </si>
+  <si>
+    <t>29/04/2024</t>
+  </si>
+  <si>
+    <t>ARINDAM AUDDY</t>
+  </si>
+  <si>
+    <t>ORD/002957/2023-2024</t>
+  </si>
+  <si>
+    <t>2829_/HMSD</t>
+  </si>
+  <si>
     <t>Hooghly Division</t>
   </si>
   <si>
+    <t>Sinking of Six Nos. Big Dia Tube Well (300 mm X 200 mm) with supply of uPVC pipes &amp; Strainer having depth upto180 Mtr at SHIBRAI(2NOS.), SHANKHANAGAR CHAK BANSBERIA(2NOS.), BAKULIA ZONE-I(2NOS.) PWSS of CHINSURAH Sub-Division under Hooghly Division, PHE Dte. [3rd Call of WBPHE/EE/77/HUG/2022-23, Sl No-2]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000160/2023-2024</t>
+  </si>
+  <si>
+    <t>1618/HUG</t>
+  </si>
+  <si>
+    <t>02/06/2023</t>
+  </si>
+  <si>
+    <t>17/07/2023</t>
+  </si>
+  <si>
+    <t>GARHBETA - I UNEMPLOYED YOUTH ENGINEERS CO OPERATIVE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000221/2022-2023</t>
   </si>
   <si>
     <t>226/1/Hug</t>
   </si>
   <si>
     <t>24/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Hiring of 1 (one) no. Diesel luxury Taxi on contract carriage for the Office of the Assistant Engineer, Howrah Mechanical Sub Division, PHE Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>ORD/000002/2024-2025</t>
   </si>
   <si>
     <t>2404/HMSD</t>
   </si>
   <si>
     <t>26/04/2024</t>
   </si>
   <si>
     <t>26/09/2024</t>
   </si>
   <si>
-    <t>ORD/002957/2023-2024</t>
-[...26 lines deleted...]
-    <t>GARHBETA - I UNEMPLOYED YOUTH ENGINEERS CO OPERATIVE</t>
+    <t>Quotation of New Service Connection for Bakulia w/s Scheme,PH No-IV under Electrical Division,PHE Dte.(SM/18644). Application No-5004111585. Reference Id-503617124.</t>
+  </si>
+  <si>
+    <t>BILL/00191/2024-2025</t>
+  </si>
+  <si>
+    <t>19/04/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Supply of Fuel for 1(One) no Diesel Luxury Taxi on Contract Carriage for the Office of the Assistant Engineer Howrah Mechanical Sub Division PHE DTe. for the Month of May 2024. Car No-WB 04H 0517</t>
+  </si>
+  <si>
+    <t>BILL/00715/2024-2025</t>
+  </si>
+  <si>
+    <t>18/06/2024</t>
+  </si>
+  <si>
+    <t>JAMECO AGENCIES PRIVATE LIMITED.</t>
+  </si>
+  <si>
+    <t>Supply of Fuel for 1(One) no. Diesel Luxury Taxi on Contract Carriage for the Office of the Assistant Engineer,Howrah mechanical Sub Division,PHE Dte for the Month of July 2024.</t>
+  </si>
+  <si>
+    <t>BILL/01636/2024-2025</t>
+  </si>
+  <si>
+    <t>22/08/2024</t>
+  </si>
+  <si>
+    <t>Fuel consumption bill of 1 (one) no. Diesel luxury Taxi on contract carriage for the Office of the Assistant Engineer, Howrah Mechanical Sub Division, PHE Dte for the Month of August 2024. Car No. WB-04H-0517 From 01.08.2024 to 31.08.2024</t>
+  </si>
+  <si>
+    <t>BILL/01975/2024-2025</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>Supply of Fuel for 1(one) no Diesel Luxury taxi on Contract Carriage for the Office of the Assistant Engineer, Howrah Mechanical Sub Division, PHE Dte for the Month of June 2024.</t>
+  </si>
+  <si>
+    <t>BILL/01151/2024-2025</t>
+  </si>
+  <si>
+    <t>09/07/2024</t>
   </si>
   <si>
     <t>Supply of Fuel of 1(One) no Diesel luxury Taxi on contract Carriage for the Office of the Assistant Engineer Howrah Mechanical Sub Division PHE Dte for the Month of April 2024.</t>
   </si>
   <si>
     <t>BILL/00501/2024-2025</t>
   </si>
   <si>
     <t>28/05/2024</t>
   </si>
   <si>
-    <t>JAMECO AGENCIES PRIVATE LIMITED.</t>
-[...1 lines deleted...]
-  <si>
     <t>Supply of Fuel for 1(One) no Diesel driven luxury car/ Ambassadar (WB17-1864) for the Official use of the Superintending Engineer, Mechanical circle-II PHE Dte for the Month of SEPTEMBER,2024</t>
   </si>
   <si>
     <t>BILL/02095/2024-2025</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
-    <t>Quotation of New Service Connection for Bakulia w/s Scheme,PH No-IV under Electrical Division,PHE Dte.(SM/18644). Application No-5004111585. Reference Id-503617124.</t>
-[...10 lines deleted...]
-  <si>
     <t>Quotation of New Service Connection for Bakulia w/s Scheme,PH No-III under Electrical Division,PHE Dte.(SM/18644). Application No-5004112076. Reference Id-503617154.</t>
   </si>
   <si>
     <t>BILL/00190/2024-2025</t>
   </si>
   <si>
     <t>Fuel Bill for Hiring of 1no Diesel Luxury Taxi on Contract Carriage for the Office of the Assistant Engineer Howrah Mechanical Sub Division,PHE Dte for the Month of September 2024</t>
   </si>
   <si>
     <t>BILL/02075/2024-2025</t>
   </si>
   <si>
     <t>28/10/2024</t>
   </si>
   <si>
     <t>Fuel Bill for Hiring of 1no Diesel Luxury Taxi on Contract Carriage for the Office of the Assistant Engineer Howrah Mechanical Sub Division,PHE Dte for the Month of September 2024.</t>
   </si>
   <si>
     <t>BILL/02076/2024-2025</t>
   </si>
   <si>
-    <t>Supply of Fuel for 1(One) no. Diesel Luxury Taxi on Contract Carriage for the Office of the Assistant Engineer,Howrah mechanical Sub Division,PHE Dte for the Month of July 2024.</t>
-[...32 lines deleted...]
-    <t>09/07/2024</t>
+    <t>Repairing &amp; Renovation of Boundary Wall and Land Development at H/W Site of Bakulia Water Supply Scheme Under Balagarh Block of Chinsurah Sub-Division Under Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002008/2024-2025</t>
+  </si>
+  <si>
+    <t>294/CH</t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
+  </si>
+  <si>
+    <t>21/03/2025</t>
+  </si>
+  <si>
+    <t>MAA BUNAMATA ENTERPRISE</t>
   </si>
   <si>
     <t>Repairing &amp; Renovation of Switch Room &amp; Store Room at Head Works Site of Bakulia Water Supply Scheme Under Balagarh Block of Chinsurah Sub-Division Under Hooghly Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000002/2025-2026</t>
   </si>
   <si>
     <t>484/CH</t>
   </si>
   <si>
     <t>04/04/2025</t>
   </si>
   <si>
     <t>14/04/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>21/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -925,1059 +925,1059 @@
         <v>21.89</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>178.88</v>
+        <v>0.86</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.16</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>18.79</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="O5" s="4" t="s">
         <v>38</v>
-      </c>
-[...16 lines deleted...]
-        <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>0.86</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>0.73</v>
+        <v>72.85</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>24.5</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>33.63</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>37</v>
-[...6 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>0.86</v>
+        <v>178.88</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>38</v>
       </c>
       <c r="P8" s="4">
-        <v>72.85</v>
+        <v>0.73</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.74</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>101.93</v>
       </c>
       <c r="S8" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4">
-        <v>154</v>
+        <v>79</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P9" s="4">
-        <v>0.24</v>
+        <v>7.52</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4">
-        <v>546</v>
+        <v>226</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="P10" s="4">
-        <v>0.12</v>
+        <v>0.24</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L11" s="4">
-        <v>79</v>
+        <v>413</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="P11" s="4">
-        <v>7.52</v>
+        <v>0.25</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L12" s="4">
-        <v>78</v>
+        <v>467</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="P12" s="4">
-        <v>19.66</v>
+        <v>0.24</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L13" s="4">
-        <v>532</v>
+        <v>283</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>44</v>
+        <v>66</v>
       </c>
       <c r="P13" s="4">
-        <v>0.07</v>
+        <v>0.25</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="L14" s="4">
-        <v>534</v>
+        <v>154</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="P14" s="4">
-        <v>0.18</v>
+        <v>0.24</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="L15" s="4">
-        <v>413</v>
+        <v>546</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="P15" s="4">
-        <v>0.25</v>
+        <v>0.12</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="L16" s="4">
-        <v>226</v>
+        <v>78</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>82</v>
+        <v>61</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>82</v>
+        <v>61</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P16" s="4">
-        <v>0.24</v>
+        <v>19.66</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="L17" s="4">
-        <v>467</v>
+        <v>532</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>62</v>
+        <v>38</v>
       </c>
       <c r="P17" s="4">
-        <v>0.24</v>
+        <v>0.07</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="L18" s="4">
-        <v>283</v>
+        <v>534</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="P18" s="4">
-        <v>0.25</v>
+        <v>0.18</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>89</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P19" s="4">
-        <v>4.07</v>
+        <v>4.78</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>95</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P20" s="4">
-        <v>4.78</v>
+        <v>4.07</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>100</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="11"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8">
         <v>313.71</v>
       </c>
       <c r="P21" s="8">
-        <v>0</v>
+        <v>25.41</v>
       </c>
       <c r="Q21" s="8">
-        <v>0</v>
+        <v>8.1</v>
       </c>
       <c r="R21" s="8"/>
       <c r="S21" s="8"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>