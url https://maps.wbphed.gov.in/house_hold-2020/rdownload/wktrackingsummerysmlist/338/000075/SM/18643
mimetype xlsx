--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -1031,54 +1031,54 @@
       <c r="I7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>812.72</v>
       </c>
       <c r="Q7" s="4">
-        <v>180.61</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>22.22</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>20</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1126,54 +1126,54 @@
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>901.51</v>
       </c>
       <c r="P9" s="8">
-        <v>180.61</v>
+        <v>0</v>
       </c>
       <c r="Q9" s="8">
-        <v>20.03</v>
+        <v>0</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>