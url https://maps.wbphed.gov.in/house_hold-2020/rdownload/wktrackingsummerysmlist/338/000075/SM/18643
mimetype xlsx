--- v1 (2026-04-05)
+++ v2 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -204,50 +204,59 @@
     <t>07/08/2023</t>
   </si>
   <si>
     <t>27/09/2025</t>
   </si>
   <si>
     <t>M/S PRADYUT KUMAR HAZRA</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) SRIRAMPUR PWSS- 3nos (2) BACHHANARI PWSS- 3nos (3) MALAYPUR PWSS- 4nos (4) MANDRA PWSS- 4nos</t>
   </si>
   <si>
     <t>ORD/002644/2024-2025</t>
   </si>
   <si>
     <t>807/Arg</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>22/09/2024</t>
   </si>
   <si>
     <t>HAZRA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Electric quot. of WBSEDCL for New service Connection of Shrirampur T/W-I W/S scheme under Electrical Division PHE Dte. (SM/18643)</t>
+  </si>
+  <si>
+    <t>BILL/02828/2024-2025</t>
+  </si>
+  <si>
+    <t>09/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -636,51 +645,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1031,54 +1040,54 @@
       <c r="I7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>812.72</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>180.61</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>22.22</v>
       </c>
       <c r="S7" s="4">
         <v>20</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1106,87 +1115,144 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>0.98</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L9" s="4">
+        <v>646</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="P9" s="4">
+        <v>5.03</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>0</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>906.55</v>
+      </c>
+      <c r="P10" s="8">
+        <v>180.61</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>19.92</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>