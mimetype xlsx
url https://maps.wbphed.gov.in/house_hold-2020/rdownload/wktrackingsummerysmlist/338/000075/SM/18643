--- v2 (2026-06-24)
+++ v3 (2026-08-28)
@@ -77,177 +77,177 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
+    <t>Hooghly Division</t>
+  </si>
+  <si>
+    <t>Augmentation Of Piped Water Supply Scheme For SRIRAMPUR</t>
+  </si>
+  <si>
+    <t>SM/18643</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Augmentation of SRIRAMPUR Piped Water Supply Scheme with Sinking of 2 Nos. tube-well within ZONE-II, Construction of 600cum capacity RCC OHR in ZONE-II with 20.0 mtr. Staging height including soil investigation, Repairing of Existing Switch Rooms, Boundary walls at different TW sites of ZONE-I, LDS, FHTC in ZONE-I &amp; construction of 2 Nos. switch-room &amp; 2 Nos boundary wall, LDS, Rising Main, FHTC in ZONE-II under PURSURAH Block of Arambag Sub-Division under Hooghly Division, PHE Dte. [AUGMENTATION SCHEME]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000289/2023-2024</t>
+  </si>
+  <si>
+    <t>2339/HUG</t>
+  </si>
+  <si>
+    <t>07/08/2023</t>
+  </si>
+  <si>
+    <t>27/09/2025</t>
+  </si>
+  <si>
+    <t>M/S PRADYUT KUMAR HAZRA</t>
+  </si>
+  <si>
     <t>Electrical</t>
   </si>
   <si>
-    <t>Augmentation Of Piped Water Supply Scheme For SRIRAMPUR</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Augmentation of Srirampur water supply scheme, Zone-I, T.W. No. I and Zone-II, T.W. No. I, Block: Pursura, District- Hooghly under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001990/2023-2024</t>
   </si>
   <si>
     <t>118/ED</t>
   </si>
   <si>
     <t>15/01/2024</t>
   </si>
   <si>
     <t>14/04/2024</t>
   </si>
   <si>
     <t>PRADIP KUMAR DHABAL</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for SRIRAMPUR PIPED W/S SCHEME, T.W. No. IV, Block: Pursurah, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>Junior Engineer1</t>
   </si>
   <si>
     <t>ORD/000163/2024-2025</t>
   </si>
   <si>
     <t>1186/ED</t>
   </si>
   <si>
     <t>14/06/2024</t>
   </si>
   <si>
     <t>12/09/2024</t>
   </si>
   <si>
     <t>SOMNATH ENTERPRISE</t>
   </si>
   <si>
-    <t>Hooghly Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Sinking of 2 Nos. Additional tube-well, Rising Main for inter connection between T.W &amp; Distribution, construction of 2nos. switch-room &amp; boundary wall for Augmentation of SRIRAMPUR Piped Water Supply Scheme under ARAMBAGH Sub Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000379/2024-2025</t>
   </si>
   <si>
     <t>3774/HUG</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>24/01/2025</t>
   </si>
   <si>
     <t>M/S SHIVAM UDYOG</t>
   </si>
   <si>
+    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) SRIRAMPUR PWSS- 3nos (2) BACHHANARI PWSS- 3nos (3) MALAYPUR PWSS- 4nos (4) MANDRA PWSS- 4nos</t>
+  </si>
+  <si>
+    <t>ORD/002644/2024-2025</t>
+  </si>
+  <si>
+    <t>807/Arg</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>22/09/2024</t>
+  </si>
+  <si>
+    <t>HAZRA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Electric quot. of WBSEDCL for New service Connection of Srirampur T/W-II W/S scheme under Electrical Division PHE Dte. (SM/18643)</t>
   </si>
   <si>
     <t>BILL/02653/2024-2025</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...40 lines deleted...]
-    <t>HAZRA CONSTRUCTION</t>
   </si>
   <si>
     <t>Electric quot. of WBSEDCL for New service Connection of Shrirampur T/W-I W/S scheme under Electrical Division PHE Dte. (SM/18643)</t>
   </si>
   <si>
     <t>BILL/02828/2024-2025</t>
   </si>
   <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -783,420 +783,420 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>21.51</v>
+        <v>812.72</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>180.61</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>22.22</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...6 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>10.66</v>
+        <v>21.51</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>51.47</v>
+        <v>10.66</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>637</v>
+        <v>49</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>4.17</v>
+        <v>51.47</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>51</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>812.72</v>
+        <v>0.98</v>
       </c>
       <c r="Q7" s="4">
-        <v>180.61</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>22.22</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>61</v>
+      </c>
+      <c r="L8" s="4">
+        <v>637</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>0.98</v>
+        <v>4.17</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4">
         <v>646</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="P9" s="4">
         <v>5.03</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>