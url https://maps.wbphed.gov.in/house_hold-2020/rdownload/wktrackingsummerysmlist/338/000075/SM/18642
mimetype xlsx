--- v0 (2025-12-16)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -203,66 +203,93 @@
   <si>
     <t>04/05/2024</t>
   </si>
   <si>
     <t>SPG ENTERPRISES</t>
   </si>
   <si>
     <t>Sinking of 1 No. Additional tube-well, Rising Main for inter connection between T.W &amp; Distribution, construction of switch room &amp; boundary wall for ARUNDA ZONE-I Piped Water Supply Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000381/2024-2025</t>
   </si>
   <si>
     <t>3775/HUG</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>I R CONSTRUCTION</t>
   </si>
   <si>
-    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) KHANAKUL PWSS (Z-I)- 1 no?s (2) PURBATHAKURANICHAK PWSS (Z-I)-2 no?s (3) ARUNDA PWSS (Z-I)- 4 no?s (4) ARUNDA PWSS (Z-II)- 5 no?s (5) POL PWSS ? 2no?s</t>
+    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) KHANAKUL PWSS (Z-I)-1 no's (2) PURBATHAKURANICHAK PWSS (Z-I)-2 no's (3) ARUNDA PWSS (Z-I)-4 no's (4) ARUNDA PWSS (Z-II)-5 no's (5) POL PWSS-2 no's</t>
   </si>
   <si>
     <t>ORD/002744/2024-2025</t>
   </si>
   <si>
     <t>1152/Arg</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>HAZRA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) SAIDPUR PWSS (Z- II) -3nos (2) BAIKUNTHAPUR PWSS- 4nos (3) DIHIBAGNAN PWSS- 3nos (4) PRATAPNAGAR PWSS- 4nos</t>
+  </si>
+  <si>
+    <t>ORD/000535/2024-2025</t>
+  </si>
+  <si>
+    <t>815/Arg</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>22/09/2024</t>
+  </si>
+  <si>
+    <t>MS PRADIP KUMAR PAL</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) ARANDI PWSS- 3nos (2) KAPSIT PWSS- 4nos (3) KISHORPUR PWSS- 3nos (4) DIHIBATPUR PWSS- 4nos</t>
+  </si>
+  <si>
+    <t>ORD/000534/2024-2025</t>
+  </si>
+  <si>
+    <t>813/Arg</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -651,51 +678,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1190,87 +1217,213 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>0.98</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P10" s="4">
+        <v>0.98</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P11" s="4">
+        <v>0.98</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>982.08</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>