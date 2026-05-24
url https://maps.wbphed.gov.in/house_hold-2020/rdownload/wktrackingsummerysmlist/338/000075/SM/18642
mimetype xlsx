--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -246,50 +246,59 @@
     <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) SAIDPUR PWSS (Z- II) -3nos (2) BAIKUNTHAPUR PWSS- 4nos (3) DIHIBAGNAN PWSS- 3nos (4) PRATAPNAGAR PWSS- 4nos</t>
   </si>
   <si>
     <t>ORD/000535/2024-2025</t>
   </si>
   <si>
     <t>815/Arg</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>22/09/2024</t>
   </si>
   <si>
     <t>MS PRADIP KUMAR PAL</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) ARANDI PWSS- 3nos (2) KAPSIT PWSS- 4nos (3) KISHORPUR PWSS- 3nos (4) DIHIBATPUR PWSS- 4nos</t>
   </si>
   <si>
     <t>ORD/000534/2024-2025</t>
   </si>
   <si>
     <t>813/Arg</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) ATGHARA PWSS- 3no¿s (2) BALIPUR PWSS (ZONE-I)-4no¿s (3) GOBINDAPUR PWSS- 3no¿s (4) SHYAMPUR PWSS- 4no¿s</t>
+  </si>
+  <si>
+    <t>ORD/000469/2024-2025</t>
+  </si>
+  <si>
+    <t>806/Arg</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -678,51 +687,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1343,87 +1352,150 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
         <v>0.98</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P12" s="4">
+        <v>0.98</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>983.06</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>