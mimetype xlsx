--- v2 (2026-05-24)
+++ v3 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -98,50 +98,53 @@
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Khanakul-I</t>
   </si>
   <si>
     <t>Hooghly Division</t>
   </si>
   <si>
     <t>GROUND WATER BASED ARUNDA (ZONE-I) PIPED WATER SUPPLY SCHEME IN KHANAKUL-I BLOCK UNDER HOOGHLY DIVISION, DISTRICT HOOGHLY</t>
   </si>
   <si>
     <t>SM/18642</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>ARUNDA ZONE-I Piped Water Supply Scheme with Sinking of tube-well, LDS, Rising Main, FHTC, Construction of 600 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch-rooms &amp; boundary walls at different TW site under KHANAKUL-I Block of Arambag SUb-Division under Hooghly Division, PHE Dte. [NEW SCHEME]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
     <t>ORD/000290/2023-2024</t>
   </si>
   <si>
     <t>2341/HUG</t>
   </si>
   <si>
     <t>07/08/2023</t>
   </si>
   <si>
     <t>03/05/2024</t>
   </si>
   <si>
     <t>SIBSANKAR CHOWDHURY</t>
   </si>
   <si>
     <t>Electrical</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Arunda (Zone-I) water supply scheme, T.W. No. I &amp; II, Block: Khanakul-I, District- Hooghly under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000925/2023-2024</t>
   </si>
   <si>
     <t>3596/ED</t>
@@ -167,53 +170,50 @@
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
     <t>09/11/2023</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000412/2023-2024</t>
   </si>
   <si>
     <t>3057/45/Hug</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Sinking of 4 nos. tube-well (300 X 200 mm) by D.R. Rig method at HAYATPUR and ARUNDA Z-I Piped Water Supply Scheme under ARAMBAGH Sub-Division of Hooghly Division P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer (Civill)</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000843/2023-2024</t>
   </si>
   <si>
     <t>723/HUG</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>04/05/2024</t>
   </si>
   <si>
     <t>SPG ENTERPRISES</t>
   </si>
   <si>
     <t>Sinking of 1 No. Additional tube-well, Rising Main for inter connection between T.W &amp; Distribution, construction of switch room &amp; boundary wall for ARUNDA ZONE-I Piped Water Supply Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000381/2024-2025</t>
   </si>
   <si>
     <t>3775/HUG</t>
   </si>
   <si>
     <t>25/11/2024</t>
@@ -255,50 +255,59 @@
     <t>23/08/2024</t>
   </si>
   <si>
     <t>22/09/2024</t>
   </si>
   <si>
     <t>MS PRADIP KUMAR PAL</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) ARANDI PWSS- 3nos (2) KAPSIT PWSS- 4nos (3) KISHORPUR PWSS- 3nos (4) DIHIBATPUR PWSS- 4nos</t>
   </si>
   <si>
     <t>ORD/000534/2024-2025</t>
   </si>
   <si>
     <t>813/Arg</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) ATGHARA PWSS- 3no¿s (2) BALIPUR PWSS (ZONE-I)-4no¿s (3) GOBINDAPUR PWSS- 3no¿s (4) SHYAMPUR PWSS- 4no¿s</t>
   </si>
   <si>
     <t>ORD/000469/2024-2025</t>
   </si>
   <si>
     <t>806/Arg</t>
+  </si>
+  <si>
+    <t>Shifting of oh line at Khanakul w/s scheme, Zone-I, PH No-I(Near BDO Office) for construction and function of p.h. Application No- 100000125272 Reference ID- 860320322 SM Code- 18642</t>
+  </si>
+  <si>
+    <t>BILL/02805/2024-2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -687,51 +696,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -830,290 +839,292 @@
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>833.08</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>21.5</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="P5" s="4">
         <v>21.5</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>12.79</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>51</v>
+        <v>28</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>64.34</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
@@ -1191,51 +1202,51 @@
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>51</v>
+        <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>0.98</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
@@ -1254,51 +1265,51 @@
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>51</v>
+        <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
         <v>0.98</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
@@ -1317,51 +1328,51 @@
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>51</v>
+        <v>28</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
         <v>0.98</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
@@ -1380,122 +1391,181 @@
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>51</v>
+        <v>28</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P12" s="4">
         <v>0.98</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>81</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L13" s="4">
+        <v>662</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="P13" s="4">
+        <v>1.3</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>984.36</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>