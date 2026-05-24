--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -80,150 +80,135 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Chanditala-II</t>
   </si>
   <si>
+    <t>Hooghly Division</t>
+  </si>
+  <si>
+    <t>KAPASHARIA PIPED WATER SUPPLY SCHEME BLOCK : CHANDITALA-II DISTRICT : HOOGHLY.</t>
+  </si>
+  <si>
+    <t>SM/18624</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000477/2023-2024</t>
+  </si>
+  <si>
+    <t>3060/4/Hug</t>
+  </si>
+  <si>
+    <t>11/10/2023</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000382/2023-2024</t>
+  </si>
+  <si>
+    <t>3005/16/Hug</t>
+  </si>
+  <si>
+    <t>05/10/2023</t>
+  </si>
+  <si>
     <t>Electrical</t>
   </si>
   <si>
-    <t>KAPASHARIA PIPED WATER SUPPLY SCHEME BLOCK : CHANDITALA-II DISTRICT : HOOGHLY.</t>
-[...20 lines deleted...]
-    <t>09/11/2023</t>
+    <t>"Quotation Bill for New Service Connection at Kapasaria W/S. Sch.</t>
+  </si>
+  <si>
+    <t>BILL/02923/2023-2024</t>
+  </si>
+  <si>
+    <t>24/08/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Quotation Bill for New Service Connection at Kapasaria W/S. Sch. PH-III &amp; IV, Z-II</t>
+  </si>
+  <si>
+    <t>BILL/04024/2023-2024</t>
+  </si>
+  <si>
+    <t>317 &amp; 318</t>
+  </si>
+  <si>
+    <t>03/10/2023</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Kapasharia water supply scheme, T.W. No.- I, II, III &amp; IV, Block: Chanditala-II District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 1</t>
+  </si>
+  <si>
+    <t>Junior Engineer2</t>
+  </si>
+  <si>
+    <t>ORD/000918/2023-2024</t>
+  </si>
+  <si>
+    <t>3589/ED</t>
+  </si>
+  <si>
+    <t>28/08/2023</t>
+  </si>
+  <si>
+    <t>26/11/2023</t>
   </si>
   <si>
     <t>R.N.S. TRADING</t>
-  </si>
-[...70 lines deleted...]
-    <t>26/11/2023</t>
   </si>
   <si>
     <t>Quotation money deposition for new service connection at Kapasaria w/s scheme, Zone- I, T.W. No.-I, Dist.-Hooghly under PHE Dte. Application No- 100000120622 Reference ID- 860314252 SM Code- 18624</t>
   </si>
   <si>
     <t>BILL/02124/2024-2025</t>
   </si>
   <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t>Quotation Bill for New Service Connection at Kapasaria W/S. Sch. Z-II, TW-IV</t>
   </si>
   <si>
     <t>BILL/04608/2023-2024</t>
   </si>
   <si>
     <t>04/01/2024</t>
   </si>
   <si>
     <t>KAPASHARIA Piped Water Supply Scheme with Sinking of tube-well, LDS, Rising Main, FHTC, Construction of 400 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch-rooms &amp; boundary walls at different TW site at ZONE-I &amp; Sinking of tube-well, LDS, Rising Main, FHT, Construction of switch-rooms &amp; boundary walls at different TW site at ZONE-II, under CHANDITALA-II Block, District:- Hooghly [NEW SCHEME]</t>
   </si>
   <si>
     <t>Assistant Engineer (Civil)</t>
   </si>
@@ -717,51 +702,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -869,842 +854,783 @@
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>20.83</v>
+        <v>22.95</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="P4" s="4">
-        <v>22.95</v>
+        <v>22.91</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="L5" s="4">
+        <v>211</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="L5" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>22.91</v>
+        <v>17.21</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L6" s="4">
-[...4 lines deleted...]
-      </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="P6" s="4">
-        <v>17.21</v>
+        <v>6.88</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J7" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="P7" s="4">
-        <v>6.88</v>
+        <v>41.38</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>38.54</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>93.14</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>49</v>
-[...4 lines deleted...]
-      <c r="J8" s="13" t="s">
         <v>51</v>
       </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="L8" s="4">
+        <v>559</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="P8" s="4">
-        <v>41.38</v>
+        <v>0.19</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="L9" s="4">
-        <v>559</v>
+        <v>608</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="P9" s="4">
-        <v>0.19</v>
+        <v>4.82</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J10" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="I10" s="13"/>
-      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L10" s="4">
-        <v>608</v>
+      <c r="L10" s="4" t="s">
+        <v>61</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="P10" s="4">
-        <v>4.82</v>
+        <v>934.14</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>592.08</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>63.38</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>64</v>
+        <v>45</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="P11" s="4">
-        <v>934.14</v>
+        <v>0.84</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>50</v>
+        <v>72</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="P12" s="4">
-        <v>0.84</v>
+        <v>11.42</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N13" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...14 lines deleted...]
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>11.42</v>
+        <v>11.3</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>85</v>
-      </c>
-[...7 lines deleted...]
-        <v>86</v>
       </c>
       <c r="P14" s="4">
         <v>11.3</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A15" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>1085.32</v>
+      </c>
+      <c r="P15" s="8">
+        <v>630.62</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>58.1</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
-    <row r="16" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>