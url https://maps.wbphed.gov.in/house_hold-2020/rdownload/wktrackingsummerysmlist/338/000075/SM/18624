--- v2 (2026-05-24)
+++ v3 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -270,50 +270,173 @@
     <t>S.P. CONSTRUCTION</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for KAPASARIA water supply scheme, TW No. IX, Block: Chanditala-II, District - Hooghly under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/003086/2024-2025</t>
   </si>
   <si>
     <t>480/ED</t>
   </si>
   <si>
     <t>SWAPAN ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for KAPASARIA water supply scheme, TW No. VIII, Block: Chanditala-II, District - Hooghly under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/003090/2024-2025</t>
   </si>
   <si>
     <t>481/ED</t>
   </si>
   <si>
     <t>ANUPAMA ENGINEERING WORKS</t>
+  </si>
+  <si>
+    <t>Fuel consumption bill of 1 (one) no. Diesel luxury Taxi on contract carriage for the Office of the Assistant Engineer, Howrah Mechanical Sub Division, PHE Dte (JJM Work for Hooghly District). Bill No. 0642 Bill Date : - 30/06/2025</t>
+  </si>
+  <si>
+    <t>BILL/02761/2025-2026</t>
+  </si>
+  <si>
+    <t>11/09/2025</t>
+  </si>
+  <si>
+    <t>JAMECO AGENCIES PRIVATE LIMITED.</t>
+  </si>
+  <si>
+    <t>Fuel consumption bill of 1 (one) no. Diesel luxury Taxi on contract carriage for the Office of the Assistant Engineer, Howrah Mechanical Sub Division, PHE Dte (JJM Work for Hooghly District). Car No. - WB-05-0982</t>
+  </si>
+  <si>
+    <t>BILL/04788/2025-2026</t>
+  </si>
+  <si>
+    <t>10/12/2025</t>
+  </si>
+  <si>
+    <t>SHIVAM ENTERPRISE</t>
+  </si>
+  <si>
+    <t>BILL/04789/2025-2026</t>
+  </si>
+  <si>
+    <t>Fuel consumption bill of 1 (one) no. Diesel luxury Taxi on contract carriage for the Office of the Assistant Engineer, Howrah Mechanical Sub Division, PHE Dte (JJM Work for Hooghly District). Car No. WB 05 0982</t>
+  </si>
+  <si>
+    <t>BILL/04976/2025-2026</t>
+  </si>
+  <si>
+    <t>18/12/2025</t>
+  </si>
+  <si>
+    <t>Fuel consumption bill of 1 (one) no. Diesel luxury Taxi on contract carriage for the Office of the Assistant Engineer, Howrah Mechanical Sub Division, PHE Dte (JJM Work for Hooghly District). Car No. WB 05 0982 Bill No. 1659 Bill Date : - 30/11/2025</t>
+  </si>
+  <si>
+    <t>BILL/04977/2025-2026</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Kapasharia water supply scheme, T.W. No. V &amp; VI, Block: Chanditala-II District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000881/2023-2024</t>
+  </si>
+  <si>
+    <t>3454/ED</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>01/06/2026</t>
+  </si>
+  <si>
+    <t>Mobil Sl No. - 1006 Date : - 28/07/2025</t>
+  </si>
+  <si>
+    <t>BILL/04730/2025-2026</t>
+  </si>
+  <si>
+    <t>08/12/2025</t>
+  </si>
+  <si>
+    <t>Fuel consumption bill of 1 (one) no. Diesel luxury Taxi on contract carriage for the Office of the Assistant Engineer, Howrah Mechanical Sub Division, PHE Dte (JJM Work for Hooghly District). Car No. - WB-05-0982 Bill No. 1280 Bill Date : - 30/09/2025</t>
+  </si>
+  <si>
+    <t>BILL/04658/2025-2026</t>
+  </si>
+  <si>
+    <t>03/12/2025</t>
+  </si>
+  <si>
+    <t>Fuel consumption bill of 1 (one) no. Diesel luxury Taxi on contract carriage for the Office of the Assistant Engineer, Howrah Mechanical Sub Division, PHE Dte (JJM Work for Hooghly District). Car No. WB-05-0982 Bill No. 0228 Bill Date : 30/04/2025</t>
+  </si>
+  <si>
+    <t>BILL/02327/2025-2026</t>
+  </si>
+  <si>
+    <t>20/08/2025</t>
+  </si>
+  <si>
+    <t>Fuel consumption bill of 1 (one) no. Diesel luxury Taxi on contract carriage for the Office of the Assistant Engineer, Howrah Mechanical Sub Division, PHE Dte (JJM Work for Hooghly District). Car No. - WB 05 0982 Bill No. - 0865 Bill Date : - 31/07/2025</t>
+  </si>
+  <si>
+    <t>BILL/04731/2025-2026</t>
+  </si>
+  <si>
+    <t>Fuel consumption bill of 1 (one) no. Diesel luxury Taxi on contract carriage for the Office of the Assistant Engineer, Howrah Mechanical Sub Division, PHE Dte (JJM Work for Hooghly District). Car No. WB-05-0982 Mobil Charge</t>
+  </si>
+  <si>
+    <t>BILL/02326/2025-2026</t>
+  </si>
+  <si>
+    <t>Fuel consumption bill of 1 (one) no. Diesel luxury Taxi on contract carriage for the Office of the Assistant Engineer, Howrah Mechanical Sub Division, PHE Dte (JJM Work for Hooghly District). Car No. - WB-05-0982 Bill No. 1088 Bill Date : - 31/08/2025</t>
+  </si>
+  <si>
+    <t>BILL/04660/2025-2026</t>
+  </si>
+  <si>
+    <t>Fuel consumption bill of 1 (one) no. Diesel luxury Taxi on contract carriage for the Office of the Assistant Engineer, Howrah Mechanical Sub Division, PHE Dte (JJM Work for Hooghly District). Car No. WB-05-0982 Bill No. 1788 Bill Date : 31/03/2025</t>
+  </si>
+  <si>
+    <t>BILL/00578/2025-2026</t>
+  </si>
+  <si>
+    <t>15/05/2025</t>
+  </si>
+  <si>
+    <t>Fuel consumption bill of 1 (one) no. Diesel luxury Taxi on contract carriage for the Office of the Assistant Engineer, Howrah Mechanical Sub Division, PHE Dte (JJM Work for Hooghly District). Car No. - WB-05-0982 Bill No. 1466 Bill Date : - 31/10/2025</t>
+  </si>
+  <si>
+    <t>BILL/04659/2025-2026</t>
+  </si>
+  <si>
+    <t>Fuel consumption bill of 1 (one) no. Diesel luxury Taxi on contract carriage for the Office of the Assistant Engineer, Howrah Mechanical Sub Division, PHE Dte (JJM Work for Hooghly District). Car No. WB-05-0982 Mobil</t>
+  </si>
+  <si>
+    <t>BILL/00577/2025-2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -702,73 +825,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="30.563965" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="38.847656" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1550,87 +1673,948 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P14" s="4">
         <v>11.3</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>86</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L15" s="4"/>
+      <c r="M15" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.22</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L16" s="4"/>
+      <c r="M16" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.21</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L17" s="4"/>
+      <c r="M17" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="P17" s="4">
+        <v>0.21</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L18" s="4"/>
+      <c r="M18" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="P18" s="4">
+        <v>0.03</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>0</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L19" s="4"/>
+      <c r="M19" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P19" s="4">
+        <v>0.22</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>0</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="P20" s="4">
+        <v>20.83</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>90</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
+      <c r="K21" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L21" s="4"/>
+      <c r="M21" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="P21" s="4">
+        <v>0.03</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>0</v>
+      </c>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
+      <c r="K22" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="L22" s="4"/>
+      <c r="M22" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P22" s="4">
+        <v>0.04</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>0</v>
+      </c>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
+      <c r="K23" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="L23" s="4"/>
+      <c r="M23" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P23" s="4">
+        <v>0.22</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>0</v>
+      </c>
+      <c r="R23" s="4">
+        <v>0</v>
+      </c>
+      <c r="S23" s="4">
+        <v>0</v>
+      </c>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="3">
+        <v>22</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H24" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="I24" s="13"/>
+      <c r="J24" s="13"/>
+      <c r="K24" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="L24" s="4"/>
+      <c r="M24" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P24" s="4">
+        <v>0.22</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>0</v>
+      </c>
+      <c r="R24" s="4">
+        <v>0</v>
+      </c>
+      <c r="S24" s="4">
+        <v>0</v>
+      </c>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="3">
+        <v>23</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H25" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="I25" s="13"/>
+      <c r="J25" s="13"/>
+      <c r="K25" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="L25" s="4"/>
+      <c r="M25" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="O25" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="P25" s="4">
+        <v>0.03</v>
+      </c>
+      <c r="Q25" s="4">
+        <v>0</v>
+      </c>
+      <c r="R25" s="4">
+        <v>0</v>
+      </c>
+      <c r="S25" s="4">
+        <v>0</v>
+      </c>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
+    </row>
+    <row r="26" spans="1:23">
+      <c r="A26" s="3">
+        <v>24</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E26" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H26" s="13" t="s">
+        <v>118</v>
+      </c>
+      <c r="I26" s="13"/>
+      <c r="J26" s="13"/>
+      <c r="K26" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="L26" s="4"/>
+      <c r="M26" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="N26" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="O26" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P26" s="4">
+        <v>0.22</v>
+      </c>
+      <c r="Q26" s="4">
+        <v>0</v>
+      </c>
+      <c r="R26" s="4">
+        <v>0</v>
+      </c>
+      <c r="S26" s="4">
+        <v>0</v>
+      </c>
+      <c r="T26" s="1"/>
+      <c r="U26" s="1"/>
+      <c r="V26" s="1"/>
+      <c r="W26" s="1"/>
+    </row>
+    <row r="27" spans="1:23">
+      <c r="A27" s="3">
+        <v>25</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E27" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H27" s="13" t="s">
+        <v>120</v>
+      </c>
+      <c r="I27" s="13"/>
+      <c r="J27" s="13"/>
+      <c r="K27" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="L27" s="4"/>
+      <c r="M27" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="N27" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="O27" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P27" s="4">
+        <v>0.22</v>
+      </c>
+      <c r="Q27" s="4">
+        <v>0</v>
+      </c>
+      <c r="R27" s="4">
+        <v>0</v>
+      </c>
+      <c r="S27" s="4">
+        <v>0</v>
+      </c>
+      <c r="T27" s="1"/>
+      <c r="U27" s="1"/>
+      <c r="V27" s="1"/>
+      <c r="W27" s="1"/>
+    </row>
+    <row r="28" spans="1:23">
+      <c r="A28" s="3">
+        <v>26</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E28" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H28" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="I28" s="13"/>
+      <c r="J28" s="13"/>
+      <c r="K28" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="L28" s="4"/>
+      <c r="M28" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="N28" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="O28" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P28" s="4">
+        <v>0.04</v>
+      </c>
+      <c r="Q28" s="4">
+        <v>0</v>
+      </c>
+      <c r="R28" s="4">
+        <v>0</v>
+      </c>
+      <c r="S28" s="4">
+        <v>0</v>
+      </c>
+      <c r="T28" s="1"/>
+      <c r="U28" s="1"/>
+      <c r="V28" s="1"/>
+      <c r="W28" s="1"/>
+    </row>
+    <row r="29" spans="1:23">
+      <c r="A29" s="3">
+        <v>27</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E29" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H29" s="13" t="s">
+        <v>125</v>
+      </c>
+      <c r="I29" s="13"/>
+      <c r="J29" s="13"/>
+      <c r="K29" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="L29" s="4"/>
+      <c r="M29" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="N29" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="O29" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="P29" s="4">
+        <v>0.03</v>
+      </c>
+      <c r="Q29" s="4">
+        <v>0</v>
+      </c>
+      <c r="R29" s="4">
+        <v>0</v>
+      </c>
+      <c r="S29" s="4">
+        <v>0</v>
+      </c>
+      <c r="T29" s="1"/>
+      <c r="U29" s="1"/>
+      <c r="V29" s="1"/>
+      <c r="W29" s="1"/>
+    </row>
+    <row r="30" spans="1:23">
+      <c r="A30" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="11"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="14"/>
+      <c r="I30" s="14"/>
+      <c r="J30" s="14"/>
+      <c r="K30" s="8"/>
+      <c r="L30" s="8"/>
+      <c r="M30" s="8"/>
+      <c r="N30" s="8"/>
+      <c r="O30" s="8">
+        <v>1108.1</v>
+      </c>
+      <c r="P30" s="8">
+        <v>630.62</v>
+      </c>
+      <c r="Q30" s="8">
+        <v>56.91</v>
+      </c>
+      <c r="R30" s="8"/>
+      <c r="S30" s="8"/>
+      <c r="T30" s="1"/>
+      <c r="U30" s="1"/>
+      <c r="V30" s="1"/>
+      <c r="W30" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A30:N30"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>