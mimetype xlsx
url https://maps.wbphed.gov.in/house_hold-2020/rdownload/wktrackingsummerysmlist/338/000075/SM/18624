--- v3 (2026-06-24)
+++ v4 (2026-08-28)
@@ -92,167 +92,182 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Chanditala-II</t>
   </si>
   <si>
     <t>Hooghly Division</t>
   </si>
   <si>
     <t>KAPASHARIA PIPED WATER SUPPLY SCHEME BLOCK : CHANDITALA-II DISTRICT : HOOGHLY.</t>
   </si>
   <si>
     <t>SM/18624</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>KAPASHARIA Piped Water Supply Scheme with Sinking of tube-well, LDS, Rising Main, FHTC, Construction of 400 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch-rooms &amp; boundary walls at different TW site at ZONE-I &amp; Sinking of tube-well, LDS, Rising Main, FHT, Construction of switch-rooms &amp; boundary walls at different TW site at ZONE-II, under CHANDITALA-II Block, District:- Hooghly [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000285/2023-2024</t>
+  </si>
+  <si>
+    <t>2335/HUG</t>
+  </si>
+  <si>
+    <t>07/08/2023</t>
+  </si>
+  <si>
+    <t>06/02/2025</t>
+  </si>
+  <si>
+    <t>SAMIRON GHOSH</t>
+  </si>
+  <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Kapasharia water supply scheme, T.W. No. V &amp; VI, Block: Chanditala-II District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 1</t>
+  </si>
+  <si>
+    <t>Junior Engineer2</t>
+  </si>
+  <si>
+    <t>ORD/000881/2023-2024</t>
+  </si>
+  <si>
+    <t>3454/ED</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>01/06/2026</t>
+  </si>
+  <si>
+    <t>R.N.S. TRADING</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Kapasharia water supply scheme, T.W. No.- I, II, III &amp; IV, Block: Chanditala-II District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000918/2023-2024</t>
+  </si>
+  <si>
+    <t>3589/ED</t>
+  </si>
+  <si>
+    <t>28/08/2023</t>
+  </si>
+  <si>
+    <t>26/11/2023</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000477/2023-2024</t>
   </si>
   <si>
     <t>3060/4/Hug</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000382/2023-2024</t>
   </si>
   <si>
     <t>3005/16/Hug</t>
   </si>
   <si>
     <t>05/10/2023</t>
   </si>
   <si>
-    <t>Electrical</t>
-[...1 lines deleted...]
-  <si>
     <t>"Quotation Bill for New Service Connection at Kapasaria W/S. Sch.</t>
   </si>
   <si>
     <t>BILL/02923/2023-2024</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation Bill for New Service Connection at Kapasaria W/S. Sch. PH-III &amp; IV, Z-II</t>
   </si>
   <si>
     <t>BILL/04024/2023-2024</t>
   </si>
   <si>
     <t>317 &amp; 318</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
-    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Kapasharia water supply scheme, T.W. No.- I, II, III &amp; IV, Block: Chanditala-II District- Hooghly under Electrical Division, PHE Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>Quotation money deposition for new service connection at Kapasaria w/s scheme, Zone- I, T.W. No.-I, Dist.-Hooghly under PHE Dte. Application No- 100000120622 Reference ID- 860314252 SM Code- 18624</t>
   </si>
   <si>
     <t>BILL/02124/2024-2025</t>
   </si>
   <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t>Quotation Bill for New Service Connection at Kapasaria W/S. Sch. Z-II, TW-IV</t>
   </si>
   <si>
     <t>BILL/04608/2023-2024</t>
   </si>
   <si>
     <t>04/01/2024</t>
   </si>
   <si>
-    <t>KAPASHARIA Piped Water Supply Scheme with Sinking of tube-well, LDS, Rising Main, FHTC, Construction of 400 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch-rooms &amp; boundary walls at different TW site at ZONE-I &amp; Sinking of tube-well, LDS, Rising Main, FHT, Construction of switch-rooms &amp; boundary walls at different TW site at ZONE-II, under CHANDITALA-II Block, District:- Hooghly [NEW SCHEME]</t>
-[...22 lines deleted...]
-  <si>
     <t>Hiring of 1 (one) no. Diesel luxury Taxi on contract carriage for the Office of the Assistant Engineer, Howrah Mechanical Sub Division, PHE Dte (JJM Work for Hooghly District). Car No. WB-05-0982</t>
   </si>
   <si>
     <t>ORD/003739/2024-2025</t>
   </si>
   <si>
     <t>331_AE-I/ED</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>31/07/2025</t>
   </si>
   <si>
     <t>SWARUP LAL SARKAR</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for KAPASARIA water supply scheme, TW No. VII, Block: Chanditala-II, District - Hooghly under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>ORD/003095/2024-2025</t>
@@ -272,165 +287,150 @@
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for KAPASARIA water supply scheme, TW No. IX, Block: Chanditala-II, District - Hooghly under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/003086/2024-2025</t>
   </si>
   <si>
     <t>480/ED</t>
   </si>
   <si>
     <t>SWAPAN ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for KAPASARIA water supply scheme, TW No. VIII, Block: Chanditala-II, District - Hooghly under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/003090/2024-2025</t>
   </si>
   <si>
     <t>481/ED</t>
   </si>
   <si>
     <t>ANUPAMA ENGINEERING WORKS</t>
   </si>
   <si>
+    <t>Mobil Sl No. - 1006 Date : - 28/07/2025</t>
+  </si>
+  <si>
+    <t>BILL/04730/2025-2026</t>
+  </si>
+  <si>
+    <t>08/12/2025</t>
+  </si>
+  <si>
+    <t>Fuel consumption bill of 1 (one) no. Diesel luxury Taxi on contract carriage for the Office of the Assistant Engineer, Howrah Mechanical Sub Division, PHE Dte (JJM Work for Hooghly District). Car No. - WB-05-0982 Bill No. 1280 Bill Date : - 30/09/2025</t>
+  </si>
+  <si>
+    <t>BILL/04658/2025-2026</t>
+  </si>
+  <si>
+    <t>03/12/2025</t>
+  </si>
+  <si>
+    <t>JAMECO AGENCIES PRIVATE LIMITED.</t>
+  </si>
+  <si>
+    <t>Fuel consumption bill of 1 (one) no. Diesel luxury Taxi on contract carriage for the Office of the Assistant Engineer, Howrah Mechanical Sub Division, PHE Dte (JJM Work for Hooghly District). Car No. WB-05-0982 Bill No. 0228 Bill Date : 30/04/2025</t>
+  </si>
+  <si>
+    <t>BILL/02327/2025-2026</t>
+  </si>
+  <si>
+    <t>20/08/2025</t>
+  </si>
+  <si>
+    <t>Fuel consumption bill of 1 (one) no. Diesel luxury Taxi on contract carriage for the Office of the Assistant Engineer, Howrah Mechanical Sub Division, PHE Dte (JJM Work for Hooghly District). Car No. - WB 05 0982 Bill No. - 0865 Bill Date : - 31/07/2025</t>
+  </si>
+  <si>
+    <t>BILL/04731/2025-2026</t>
+  </si>
+  <si>
     <t>Fuel consumption bill of 1 (one) no. Diesel luxury Taxi on contract carriage for the Office of the Assistant Engineer, Howrah Mechanical Sub Division, PHE Dte (JJM Work for Hooghly District). Bill No. 0642 Bill Date : - 30/06/2025</t>
   </si>
   <si>
     <t>BILL/02761/2025-2026</t>
   </si>
   <si>
     <t>11/09/2025</t>
   </si>
   <si>
-    <t>JAMECO AGENCIES PRIVATE LIMITED.</t>
+    <t>Fuel consumption bill of 1 (one) no. Diesel luxury Taxi on contract carriage for the Office of the Assistant Engineer, Howrah Mechanical Sub Division, PHE Dte (JJM Work for Hooghly District). Car No. WB-05-0982 Mobil Charge</t>
+  </si>
+  <si>
+    <t>BILL/02326/2025-2026</t>
   </si>
   <si>
     <t>Fuel consumption bill of 1 (one) no. Diesel luxury Taxi on contract carriage for the Office of the Assistant Engineer, Howrah Mechanical Sub Division, PHE Dte (JJM Work for Hooghly District). Car No. - WB-05-0982</t>
   </si>
   <si>
     <t>BILL/04788/2025-2026</t>
   </si>
   <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>SHIVAM ENTERPRISE</t>
   </si>
   <si>
+    <t>Fuel consumption bill of 1 (one) no. Diesel luxury Taxi on contract carriage for the Office of the Assistant Engineer, Howrah Mechanical Sub Division, PHE Dte (JJM Work for Hooghly District). Car No. WB-05-0982 Bill No. 1788 Bill Date : 31/03/2025</t>
+  </si>
+  <si>
+    <t>BILL/00578/2025-2026</t>
+  </si>
+  <si>
+    <t>15/05/2025</t>
+  </si>
+  <si>
+    <t>Fuel consumption bill of 1 (one) no. Diesel luxury Taxi on contract carriage for the Office of the Assistant Engineer, Howrah Mechanical Sub Division, PHE Dte (JJM Work for Hooghly District). Car No. - WB-05-0982 Bill No. 1088 Bill Date : - 31/08/2025</t>
+  </si>
+  <si>
+    <t>BILL/04660/2025-2026</t>
+  </si>
+  <si>
     <t>BILL/04789/2025-2026</t>
   </si>
   <si>
     <t>Fuel consumption bill of 1 (one) no. Diesel luxury Taxi on contract carriage for the Office of the Assistant Engineer, Howrah Mechanical Sub Division, PHE Dte (JJM Work for Hooghly District). Car No. WB 05 0982</t>
   </si>
   <si>
     <t>BILL/04976/2025-2026</t>
   </si>
   <si>
     <t>18/12/2025</t>
   </si>
   <si>
+    <t>Fuel consumption bill of 1 (one) no. Diesel luxury Taxi on contract carriage for the Office of the Assistant Engineer, Howrah Mechanical Sub Division, PHE Dte (JJM Work for Hooghly District). Car No. - WB-05-0982 Bill No. 1466 Bill Date : - 31/10/2025</t>
+  </si>
+  <si>
+    <t>BILL/04659/2025-2026</t>
+  </si>
+  <si>
     <t>Fuel consumption bill of 1 (one) no. Diesel luxury Taxi on contract carriage for the Office of the Assistant Engineer, Howrah Mechanical Sub Division, PHE Dte (JJM Work for Hooghly District). Car No. WB 05 0982 Bill No. 1659 Bill Date : - 30/11/2025</t>
   </si>
   <si>
     <t>BILL/04977/2025-2026</t>
-  </si>
-[...73 lines deleted...]
-    <t>BILL/04659/2025-2026</t>
   </si>
   <si>
     <t>Fuel consumption bill of 1 (one) no. Diesel luxury Taxi on contract carriage for the Office of the Assistant Engineer, Howrah Mechanical Sub Division, PHE Dte (JJM Work for Hooghly District). Car No. WB-05-0982 Mobil</t>
   </si>
   <si>
     <t>BILL/00577/2025-2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -965,1144 +965,1144 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>22.95</v>
+        <v>934.14</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>592.08</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>63.38</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>22.91</v>
+        <v>20.83</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>44</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>17.21</v>
+        <v>41.38</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>38.54</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>93.14</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>6.88</v>
+        <v>22.95</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>43</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="P7" s="4">
-        <v>41.38</v>
+        <v>22.91</v>
       </c>
       <c r="Q7" s="4">
-        <v>38.54</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>93.14</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4">
-        <v>559</v>
+        <v>211</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>38</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>0.19</v>
+        <v>17.21</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>608</v>
+        <v>61</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>38</v>
+        <v>59</v>
       </c>
       <c r="P9" s="4">
-        <v>4.82</v>
+        <v>6.88</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>57</v>
-[...4 lines deleted...]
-      <c r="J10" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L10" s="4">
+        <v>559</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="K10" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>934.14</v>
+        <v>0.19</v>
       </c>
       <c r="Q10" s="4">
-        <v>592.08</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>63.38</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>68</v>
+      </c>
+      <c r="L11" s="4">
+        <v>608</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="P11" s="4">
-        <v>0.84</v>
+        <v>4.82</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="I12" s="13" t="s">
+      <c r="L12" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="J12" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>11.42</v>
+        <v>0.84</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N13" s="4" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="P13" s="4">
-        <v>11.3</v>
+        <v>11.42</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="P14" s="4">
         <v>11.3</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-      <c r="J15" s="13"/>
+        <v>87</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K15" s="4" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="L15" s="4"/>
+        <v>88</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>89</v>
+      </c>
       <c r="M15" s="4" t="s">
-        <v>88</v>
+        <v>80</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>88</v>
+        <v>81</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P15" s="4">
-        <v>0.22</v>
+        <v>11.3</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="L16" s="4"/>
       <c r="M16" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>93</v>
+        <v>75</v>
       </c>
       <c r="P16" s="4">
-        <v>0.21</v>
+        <v>0.03</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="L17" s="4"/>
       <c r="M17" s="4" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="P17" s="4">
-        <v>0.21</v>
+        <v>0.04</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="L18" s="4"/>
       <c r="M18" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="O18" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="N18" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>0.03</v>
+        <v>0.22</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="L19" s="4"/>
       <c r="M19" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O19" s="4" t="s">
         <v>97</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="P19" s="4">
         <v>0.22</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>100</v>
-[...6 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>101</v>
-[...3 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+      <c r="L20" s="4"/>
       <c r="M20" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>50</v>
+        <v>97</v>
       </c>
       <c r="P20" s="4">
-        <v>20.83</v>
+        <v>0.22</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="L21" s="4"/>
       <c r="M21" s="4" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="P21" s="4">
         <v>0.03</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
@@ -2115,450 +2115,450 @@
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>108</v>
       </c>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L22" s="4"/>
       <c r="M22" s="4" t="s">
         <v>110</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>89</v>
+        <v>111</v>
       </c>
       <c r="P22" s="4">
-        <v>0.04</v>
+        <v>0.21</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="I23" s="13"/>
       <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="L23" s="4"/>
       <c r="M23" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="P23" s="4">
         <v>0.22</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="I24" s="13"/>
       <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="L24" s="4"/>
       <c r="M24" s="4" t="s">
-        <v>107</v>
+        <v>96</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>107</v>
+        <v>96</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="P24" s="4">
         <v>0.22</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>116</v>
+        <v>108</v>
       </c>
       <c r="I25" s="13"/>
       <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
         <v>117</v>
       </c>
       <c r="L25" s="4"/>
       <c r="M25" s="4" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>70</v>
+        <v>111</v>
       </c>
       <c r="P25" s="4">
-        <v>0.03</v>
+        <v>0.21</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>118</v>
       </c>
       <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
         <v>119</v>
       </c>
       <c r="L26" s="4"/>
       <c r="M26" s="4" t="s">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>89</v>
+        <v>111</v>
       </c>
       <c r="P26" s="4">
-        <v>0.22</v>
+        <v>0.03</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="I27" s="13"/>
       <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="L27" s="4"/>
       <c r="M27" s="4" t="s">
-        <v>122</v>
+        <v>96</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>122</v>
+        <v>96</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="P27" s="4">
-        <v>0.22</v>
+        <v>0.04</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H28" s="13" t="s">
         <v>123</v>
       </c>
       <c r="I28" s="13"/>
       <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
         <v>124</v>
       </c>
       <c r="L28" s="4"/>
       <c r="M28" s="4" t="s">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="P28" s="4">
-        <v>0.04</v>
+        <v>0.22</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D29" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>125</v>
       </c>
       <c r="I29" s="13"/>
       <c r="J29" s="13"/>
       <c r="K29" s="4" t="s">
         <v>126</v>
       </c>
       <c r="L29" s="4"/>
       <c r="M29" s="4" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="P29" s="4">
         <v>0.03</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
         <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="7" t="s">
         <v>127</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>