--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -224,84 +224,81 @@
   <si>
     <t>BILL/00482/2024-2025</t>
   </si>
   <si>
     <t>22/05/2024</t>
   </si>
   <si>
     <t>BENGAI, SAMANTA KHANDA, BHURKUNDA (ZONE-I), BHURKUNDA (ZONE-II), SELAMPUR (ZONE-I), SELAMPUR (ZONE-II), STTANTIPUR (ZONE-I) AND SHANTIPUR (ZONE-II) piped water supply Scheme with TW, Switch room, boundary wall, rising main, LDS, FHTC &amp; construction of RCC OHR with 20 mtr. Staging height including soil investigation work at GOGHAT-II Block under ARAMBAG Sub-Division of Hooghly PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000558/2023-2024</t>
   </si>
   <si>
     <t>3190/HUG</t>
   </si>
   <si>
     <t>31/10/2023</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>M/S PRITI ENTERPRISE</t>
   </si>
   <si>
-    <t>Field level data validation of FHTC executed by various agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute house hold by verification through electric connection or any other unique documents and making error free database in different pipe water supply scheme under Goghat- II Block in the District of Hooghly under Arambagh Sub Division under Hooghly Division, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Bengai water supply scheme, T.W. No.- I &amp; II, Block: Goghat-II, District- Hooghly under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000913/2023-2024</t>
   </si>
   <si>
     <t>3584/ED</t>
   </si>
   <si>
     <t>28/08/2023</t>
   </si>
   <si>
     <t>04/01/2025</t>
   </si>
   <si>
     <t>M.S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for BENGAI PIPED W/S SCHEME, T.W. No. III, Block: Goghat - II, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2 ,Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000135/2024-2025</t>
+  </si>
+  <si>
+    <t>1161/ED</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1359,184 +1356,184 @@
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>30</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P12" s="4">
-        <v>6.59</v>
+        <v>23.69</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>41</v>
+        <v>77</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>79</v>
+        <v>45</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="P13" s="4">
-        <v>23.69</v>
+        <v>10.95</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
-        <v>4389.6</v>
+        <v>4393.96</v>
       </c>
       <c r="P14" s="8">
         <v>0</v>
       </c>
       <c r="Q14" s="8">
         <v>0</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>