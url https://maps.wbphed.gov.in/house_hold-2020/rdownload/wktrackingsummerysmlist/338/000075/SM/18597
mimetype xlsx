--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -1332,54 +1332,54 @@
       <c r="I11" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P11" s="4">
         <v>4251.5</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>450</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>10.58</v>
       </c>
       <c r="S11" s="4">
         <v>30</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1395,54 +1395,54 @@
       <c r="I12" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P12" s="4">
         <v>23.69</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>22.97</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>96.95</v>
       </c>
       <c r="S12" s="4">
         <v>40</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1458,88 +1458,88 @@
       <c r="I13" s="13" t="s">
         <v>77</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P13" s="4">
         <v>10.95</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>10.57</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>96.56</v>
       </c>
       <c r="S13" s="4">
         <v>30</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>4393.96</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>483.54</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>