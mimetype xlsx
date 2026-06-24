--- v4 (2026-05-24)
+++ v5 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -255,50 +255,77 @@
     <t>3584/ED</t>
   </si>
   <si>
     <t>28/08/2023</t>
   </si>
   <si>
     <t>04/01/2025</t>
   </si>
   <si>
     <t>M.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for BENGAI PIPED W/S SCHEME, T.W. No. III, Block: Goghat - II, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer 2 ,Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>ORD/000135/2024-2025</t>
   </si>
   <si>
     <t>1161/ED</t>
   </si>
   <si>
     <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>RTOR000554/2023-2024</t>
+  </si>
+  <si>
+    <t>178/Hug</t>
+  </si>
+  <si>
+    <t>24/01/2025</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute house hold by verification through electric connection or any other unique documents and making error free database in different pipe water supply scheme under Goghat- II Block in the District of Hooghly under Arambagh Sub Division under Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001930/2024-2025</t>
+  </si>
+  <si>
+    <t>464/HUG</t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
+  </si>
+  <si>
+    <t>16/01/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -687,51 +714,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="38.847656" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1472,87 +1499,209 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P13" s="4">
         <v>10.95</v>
       </c>
       <c r="Q13" s="4">
         <v>10.57</v>
       </c>
       <c r="R13" s="4">
         <v>96.56</v>
       </c>
       <c r="S13" s="4">
         <v>30</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="L14" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P14" s="4">
+        <v>37.29</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P15" s="4">
+        <v>6.59</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>30</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>4437.84</v>
+      </c>
+      <c r="P16" s="8">
+        <v>483.54</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>10.9</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>