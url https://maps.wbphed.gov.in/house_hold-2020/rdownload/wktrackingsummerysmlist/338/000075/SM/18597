--- v5 (2026-06-24)
+++ v6 (2026-08-28)
@@ -92,240 +92,240 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Goghat-II</t>
   </si>
   <si>
     <t>Hooghly Division</t>
   </si>
   <si>
     <t>BENGAI WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/18597</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>BENGAI, SAMANTA KHANDA, BHURKUNDA (ZONE-I), BHURKUNDA (ZONE-II), SELAMPUR (ZONE-I), SELAMPUR (ZONE-II), STTANTIPUR (ZONE-I) AND SHANTIPUR (ZONE-II) piped water supply Scheme with TW, Switch room, boundary wall, rising main, LDS, FHTC &amp; construction of RCC OHR with 20 mtr. Staging height including soil investigation work at GOGHAT-II Block under ARAMBAG Sub-Division of Hooghly PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000558/2023-2024</t>
+  </si>
+  <si>
+    <t>3190/HUG</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>M/S PRITI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Bengai water supply scheme, T.W. No.- I &amp; II, Block: Goghat-II, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/000913/2023-2024</t>
+  </si>
+  <si>
+    <t>3584/ED</t>
+  </si>
+  <si>
+    <t>28/08/2023</t>
+  </si>
+  <si>
+    <t>04/01/2025</t>
+  </si>
+  <si>
+    <t>M.S. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000463/2023-2024</t>
   </si>
   <si>
     <t>3057/19/Hug</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Sinking of 4 nos. tube-well (300 X 200 mm) by D.R. Rig method at RADHABALLAVPUR Z-I, BENGAI, SAMANTAKHANDA and BHURKUNDA Z-I Piped Water Supply Scheme under ARAMBAGH Sub-Division of Hooghly Division P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000845/2023-2024</t>
   </si>
   <si>
     <t>724/HUG</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>04/05/2024</t>
   </si>
   <si>
     <t>RUNA ENTERPRISE</t>
   </si>
   <si>
-    <t>Electrical</t>
-[...1 lines deleted...]
-  <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for BENGAI PIPED W/S SCHEME, T.W. No. IV, Block: Goghat - II, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer Howrah mechanical Sub Division</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000136/2024-2025</t>
   </si>
   <si>
     <t>1162/ED</t>
   </si>
   <si>
     <t>14/06/2024</t>
   </si>
   <si>
     <t>12/09/2024</t>
   </si>
   <si>
     <t>S.G. TECHNICAL SERVICES</t>
   </si>
   <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for BENGAI PIPED W/S SCHEME, T.W. No. III, Block: Goghat - II, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2 ,Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000135/2024-2025</t>
+  </si>
+  <si>
+    <t>1161/ED</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>Quotation of New Service Connection for Bengai w/s Scheme,PH No-I Block-Goghat-I Dist-Hooghly under Electrical Division,PHE Dte.(SM/18597) Application No-5004215163 Reference Id-503657720</t>
+  </si>
+  <si>
+    <t>BILL/00624/2024-2025</t>
+  </si>
+  <si>
+    <t>03/06/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
     <t>Supply of Fuel for 1(One) no Diesel luxury Taxi on contract Carriage for the office of the Assistant Engineer Howrah mechanical Sub Division PHE Dte(JJM Work for Hooghly District) for the Month of April 2024.</t>
   </si>
   <si>
     <t>BILL/00626/2024-2025</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>JAMECO AGENCIES PRIVATE LIMITED.</t>
   </si>
   <si>
-    <t>Quotation of New Service Connection for Bengai w/s Scheme,PH No-I Block-Goghat-I Dist-Hooghly under Electrical Division,PHE Dte.(SM/18597) Application No-5004215163 Reference Id-503657720</t>
-[...8 lines deleted...]
-    <t>WBSEDCL</t>
+    <t>Quotation of New Service Connection for Bengai w/s Scheme, PH No-II Block-Goghat-II, Dist-Hooghly under ED,PHE Dte (SM/18597) Application No-5004034165 Reference Id-503574963</t>
+  </si>
+  <si>
+    <t>BILL/06198/2023-2024</t>
+  </si>
+  <si>
+    <t>28/02/2024</t>
+  </si>
+  <si>
+    <t>Quotation of New Service Connection for Bengai w/s Scheme, PH No-III Block-Goghat-II Dist-Hooghly under Electrical Division,PHE Dte.(SM/18597) Application No-5004190291 Reference Id-503647427.</t>
+  </si>
+  <si>
+    <t>BILL/00482/2024-2025</t>
+  </si>
+  <si>
+    <t>22/05/2024</t>
   </si>
   <si>
     <t>Fuel consumption bill of 1 (one) no. Diesel luxury Taxi on contract carriage for Office of the Assistant Engineer-II, Electrical Division, PHE Dte. From 01.04.2024 to 30.04.2023 WB-15C-5554</t>
   </si>
   <si>
     <t>BILL/00625/2024-2025</t>
   </si>
   <si>
-    <t>Quotation of New Service Connection for Bengai w/s Scheme, PH No-II Block-Goghat-II, Dist-Hooghly under ED,PHE Dte (SM/18597) Application No-5004034165 Reference Id-503574963</t>
-[...65 lines deleted...]
-    <t>01/04/2025</t>
+    <t>Field level data validation of FHTC executed by various agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute house hold by verification through electric connection or any other unique documents and making error free database in different pipe water supply scheme under Goghat- II Block in the District of Hooghly under Arambagh Sub Division under Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001930/2024-2025</t>
+  </si>
+  <si>
+    <t>464/HUG</t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
+  </si>
+  <si>
+    <t>16/01/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>RTOR000554/2023-2024</t>
   </si>
   <si>
     <t>178/Hug</t>
   </si>
   <si>
     <t>24/01/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -854,841 +854,841 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P3" s="4">
+        <v>4251.5</v>
+      </c>
+      <c r="Q3" s="4">
+        <v>373.38</v>
+      </c>
+      <c r="R3" s="4">
+        <v>8.78</v>
+      </c>
+      <c r="S3" s="4">
         <v>30</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>64.27</v>
+        <v>23.69</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>22.97</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>96.95</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>10.74</v>
+        <v>20.1</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L6" s="4">
-        <v>191</v>
+      <c r="L6" s="4" t="s">
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>0.24</v>
+        <v>64.27</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>55</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>5.66</v>
+        <v>10.74</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L8" s="4">
-[...4 lines deleted...]
-      </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="P8" s="4">
-        <v>0.24</v>
+        <v>10.95</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>10.57</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>96.56</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4">
-        <v>812</v>
+        <v>186</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>3.33</v>
+        <v>5.66</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4">
-        <v>150</v>
+        <v>191</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>55</v>
+        <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>3.24</v>
+        <v>0.24</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>74</v>
+      </c>
+      <c r="L11" s="4">
+        <v>812</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>4251.5</v>
+        <v>3.33</v>
       </c>
       <c r="Q11" s="4">
-        <v>450</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>10.58</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>77</v>
+      </c>
+      <c r="L12" s="4">
+        <v>150</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="P12" s="4">
-        <v>23.69</v>
+        <v>3.24</v>
       </c>
       <c r="Q12" s="4">
-        <v>22.97</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>96.95</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>76</v>
-[...6 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>80</v>
+      </c>
+      <c r="L13" s="4">
+        <v>187</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>80</v>
+        <v>67</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="P13" s="4">
-        <v>10.95</v>
+        <v>0.24</v>
       </c>
       <c r="Q13" s="4">
-        <v>10.57</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>96.56</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>81</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="O14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="P14" s="4">
+        <v>6.59</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
         <v>30</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>84</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>89</v>
+        <v>47</v>
       </c>
       <c r="P15" s="4">
-        <v>6.59</v>
+        <v>37.29</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>90</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>4437.84</v>
       </c>
       <c r="P16" s="8">
-        <v>483.54</v>
+        <v>406.92</v>
       </c>
       <c r="Q16" s="8">
-        <v>10.9</v>
+        <v>9.17</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>