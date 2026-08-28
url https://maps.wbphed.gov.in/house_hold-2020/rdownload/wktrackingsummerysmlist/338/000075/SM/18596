--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -80,80 +80,128 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Arambag</t>
   </si>
   <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>GROUND WATER BASED SELALPUR PIPED WATER SUPPLY SCHEME IN ARAMBAG BLOCK UNDER HOOGHLY, HOOGHLY DISTRICT</t>
+  </si>
+  <si>
+    <t>SM/18596</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Selalpur water supply scheme, T.W. No.- I &amp; II, Block: Aambag, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/000915/2023-2024</t>
+  </si>
+  <si>
+    <t>3586/ED</t>
+  </si>
+  <si>
+    <t>28/08/2023</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>M/S DILIP MITRA</t>
+  </si>
+  <si>
     <t>Hooghly Division</t>
   </si>
   <si>
-    <t>GROUND WATER BASED SELALPUR PIPED WATER SUPPLY SCHEME IN ARAMBAG BLOCK UNDER HOOGHLY, HOOGHLY DISTRICT</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>BALUNDI,SELALPUR, MADHABPUR, DAHARKUNDU ZONE-II Piped Water Supply Scheme with T.W, SWITCH ROOM , BOUNDARY WALL, RISING MAIN, LDS, FHTC &amp; Construction of OHR with 20 mtr. staging height including Soil Investigation work at ARAMBAGH Block under ARAMBAGH Sub-Division Under Hooghly Division PHE Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000556/2023-2024</t>
+  </si>
+  <si>
+    <t>3191/HUG</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>31/10/2025</t>
+  </si>
+  <si>
+    <t>S &amp; P ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000398/2023-2024</t>
   </si>
   <si>
     <t>3057/52/Hug</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Electrical</t>
-[...1 lines deleted...]
-  <si>
     <t>Quotation Bill for New Service Connection at Selalpur W/S. Sch. TW-I</t>
   </si>
   <si>
     <t>BILL/04166/2023-2024</t>
   </si>
   <si>
     <t>09/11/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Construction of 4 Nos. 3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement, 4 Nos. Boundary Wall in Proposed T.W Site, Laying rising main pipe for inter connection between 4 Nos. T.W &amp; Distribution at SELALPUR (2Nos.), MADHABPUR (2Nos.) W/S Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000234/2024-2025</t>
   </si>
   <si>
     <t>3469/HUG</t>
   </si>
   <si>
     <t>04/10/2024</t>
   </si>
   <si>
     <t>02/01/2025</t>
@@ -164,135 +212,87 @@
   <si>
     <t>Sinking of 2 nos 300 X200 mm dia Tube Well, 210 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at Proposed Tube Well Site of SELALPUR W/S Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000255/2024-2025</t>
   </si>
   <si>
     <t>3525/HUG</t>
   </si>
   <si>
     <t>22/10/2024</t>
   </si>
   <si>
     <t>21/11/2024</t>
   </si>
   <si>
     <t>GITA ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for SELALPUR PIPED W/S SCHEME, T.W. No. III, Block: Arambag, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
-    <t>Junior Engineer4</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000132/2024-2025</t>
   </si>
   <si>
     <t>1157/ED</t>
   </si>
   <si>
     <t>14/06/2024</t>
   </si>
   <si>
     <t>12/09/2024</t>
   </si>
   <si>
-    <t>M/S DILIP MITRA</t>
+    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) SELALPUR PWSS - 4no's (2) TIROL PWSS (Z-I)- 4 no's (3) KUMURSA PWSS- 2no's (4) MADHABPUR PWSS- 4no's</t>
+  </si>
+  <si>
+    <t>ORD/002743/2024-2025</t>
+  </si>
+  <si>
+    <t>1151/Arg</t>
+  </si>
+  <si>
+    <t>10/12/2024</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>DHIRENDRA ENGINEERING &amp; CONSTRUCTION</t>
   </si>
   <si>
     <t>Quotation of New Service Connection for Selalpur w/s Scheme,PH No-II Block-Arambag Dist-Hooghly under Electrical Division,PHE Dte.(SM/18596) Application No-5004135212, Reference Id-503626837</t>
   </si>
   <si>
     <t>BILL/00415/2024-2025</t>
   </si>
   <si>
     <t>06/05/2024</t>
-  </si>
-[...58 lines deleted...]
-    <t>DHIRENDRA ENGINEERING &amp; CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -821,597 +821,597 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P3" s="4">
+        <v>21.5</v>
+      </c>
+      <c r="Q3" s="4">
+        <v>14.35</v>
+      </c>
+      <c r="R3" s="4">
+        <v>66.74</v>
+      </c>
+      <c r="S3" s="4">
         <v>30</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>38</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>3.98</v>
+        <v>2296.42</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>298.71</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>13.01</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>47.22</v>
+        <v>3.38</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>49</v>
+      </c>
+      <c r="L6" s="4">
+        <v>400</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>31.35</v>
+        <v>3.98</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>10.74</v>
+        <v>47.22</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>59</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>35</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>7.66</v>
+        <v>31.35</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>55</v>
+        <v>33</v>
       </c>
       <c r="P9" s="4">
-        <v>21.5</v>
+        <v>10.74</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>66</v>
+        <v>36</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>67</v>
+        <v>37</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>2296.42</v>
+        <v>0.98</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
-[...6 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>77</v>
+      </c>
+      <c r="L11" s="4">
+        <v>99</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>78</v>
+        <v>51</v>
       </c>
       <c r="P11" s="4">
-        <v>0.98</v>
+        <v>7.66</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>2423.22</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>313.06</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>12.92</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>