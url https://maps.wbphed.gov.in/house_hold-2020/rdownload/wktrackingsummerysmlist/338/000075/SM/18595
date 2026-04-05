--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -170,90 +170,108 @@
   <si>
     <t>MAHISGOT (ZONE-I), MAHISGOT (ZONE-II), POL, RADHABALLAVPUR (ZONE-I), UDAYPUR, UDNA Piped Water Supply Scheme with T.W, SWITCH ROOM, BOUNDARY WALL, RISING MAIN, LDS, FHTC &amp; Construction of OHR with 20 mtr. staging height including Soil Investigation work at KHANAKUL-I Block under ARAMBAGH Sub-Division of Hooghly Division PHE Dte</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer (Civill)</t>
   </si>
   <si>
     <t>ORD/000549/2023-2024</t>
   </si>
   <si>
     <t>3139/HUG</t>
   </si>
   <si>
     <t>16/10/2023</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>MACKINTOSH BURN LIMITED</t>
   </si>
   <si>
-    <t>Field level data validation of FHTC executed by various agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute house hold by verification through electric connection or any other unique documents and making error free database in different pipe water supply scheme under Khanakul I &amp; II Block in the District of Hooghly under Arambagh Sub Division under Hooghly Division, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Mahisgot water supply scheme, Zone-I, T.W. No.- I &amp; II, Block: Khanakul-I, District- Hooghly under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer 2</t>
   </si>
   <si>
     <t>Junior Engineer4</t>
   </si>
   <si>
     <t>ORD/000914/2023-2024</t>
   </si>
   <si>
     <t>3585/ED</t>
   </si>
   <si>
     <t>28/08/2023</t>
   </si>
   <si>
     <t>30/06/2025</t>
   </si>
   <si>
     <t>GLACIER ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Sinking of 2 nos 300 X200 mm dia Tube Well 210 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at Proposed Tube Well Site at MAHISHGOT Z-I W/S Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000174/2024-2025</t>
+  </si>
+  <si>
+    <t>3172/HUG</t>
+  </si>
+  <si>
+    <t>10/09/2024</t>
+  </si>
+  <si>
+    <t>27/09/2025</t>
+  </si>
+  <si>
+    <t>G. T. AGRO CENTRE</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub-Division under Hooghly Division PHE Dte. (i) BAIKUNTHAPUR PWSS (ii) BHANGAMORA PWSS (iii) CHILADANGI PWSS (iv) SAOTA PWSS (v) SHYAMPUR PWSS (vi) MAHISGHOT-(ZONE-I) PWSS</t>
+  </si>
+  <si>
+    <t>ORD/000440/2024-2025</t>
+  </si>
+  <si>
+    <t>801/Arg</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>LIMRA SOCIAL WELFARE SOCIETY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -642,73 +660,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1067,203 +1085,266 @@
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>45</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>14.8</v>
+        <v>20.6</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>59</v>
+        <v>45</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>60</v>
+        <v>46</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>20.6</v>
+        <v>32.15</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P10" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>3608.89</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>