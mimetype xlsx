--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -164,51 +164,51 @@
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>SAHA CONSTRUCTION AND CO</t>
   </si>
   <si>
     <t>MAHISGOT (ZONE-I), MAHISGOT (ZONE-II), POL, RADHABALLAVPUR (ZONE-I), UDAYPUR, UDNA Piped Water Supply Scheme with T.W, SWITCH ROOM, BOUNDARY WALL, RISING MAIN, LDS, FHTC &amp; Construction of OHR with 20 mtr. staging height including Soil Investigation work at KHANAKUL-I Block under ARAMBAGH Sub-Division of Hooghly Division PHE Dte</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer (Civill)</t>
   </si>
   <si>
     <t>ORD/000549/2023-2024</t>
   </si>
   <si>
     <t>3139/HUG</t>
   </si>
   <si>
     <t>16/10/2023</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>01/04/2026</t>
   </si>
   <si>
     <t>MACKINTOSH BURN LIMITED</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Mahisgot water supply scheme, Zone-I, T.W. No.- I &amp; II, Block: Khanakul-I, District- Hooghly under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer 2</t>
   </si>
   <si>
     <t>Junior Engineer4</t>
   </si>
   <si>
     <t>ORD/000914/2023-2024</t>
   </si>
   <si>
     <t>3585/ED</t>
   </si>
   <si>
     <t>28/08/2023</t>
   </si>
   <si>
     <t>30/06/2025</t>
   </si>
@@ -228,50 +228,68 @@
     <t>10/09/2024</t>
   </si>
   <si>
     <t>27/09/2025</t>
   </si>
   <si>
     <t>G. T. AGRO CENTRE</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub-Division under Hooghly Division PHE Dte. (i) BAIKUNTHAPUR PWSS (ii) BHANGAMORA PWSS (iii) CHILADANGI PWSS (iv) SAOTA PWSS (v) SHYAMPUR PWSS (vi) MAHISGHOT-(ZONE-I) PWSS</t>
   </si>
   <si>
     <t>ORD/000440/2024-2025</t>
   </si>
   <si>
     <t>801/Arg</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>30/08/2024</t>
   </si>
   <si>
     <t>LIMRA SOCIAL WELFARE SOCIETY</t>
+  </si>
+  <si>
+    <t>Supply &amp; installation of short MS casing pipe, making tube well foundation at Mahisgot w/s scheme,Zone-I, P.H No.-I,Block-Khanakul-I, Dist.- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003640/2024-2025</t>
+  </si>
+  <si>
+    <t>473/AE-II/ED</t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
+  </si>
+  <si>
+    <t>27/02/2025</t>
+  </si>
+  <si>
+    <t>R.K. CONSTRUCTIONS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -660,70 +678,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1061,54 +1079,54 @@
       <c r="I7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P7" s="4">
         <v>3480.01</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>359.39</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>10.33</v>
       </c>
       <c r="S7" s="4">
         <v>45</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1124,54 +1142,54 @@
       <c r="I8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>20.6</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>11.74</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>57.01</v>
       </c>
       <c r="S8" s="4">
         <v>10</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1264,87 +1282,150 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>0.95</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P11" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>3609.85</v>
+      </c>
+      <c r="P12" s="8">
+        <v>371.13</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>10.28</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>