--- v4 (2026-05-24)
+++ v5 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -246,50 +246,65 @@
     <t>23/08/2024</t>
   </si>
   <si>
     <t>30/08/2024</t>
   </si>
   <si>
     <t>LIMRA SOCIAL WELFARE SOCIETY</t>
   </si>
   <si>
     <t>Supply &amp; installation of short MS casing pipe, making tube well foundation at Mahisgot w/s scheme,Zone-I, P.H No.-I,Block-Khanakul-I, Dist.- Hooghly under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/003640/2024-2025</t>
   </si>
   <si>
     <t>473/AE-II/ED</t>
   </si>
   <si>
     <t>20/02/2025</t>
   </si>
   <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>R.K. CONSTRUCTIONS</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute house hold by verification through electric connection or any other unique documents and making error free database in different pipe water supply scheme under Khanakul I &amp; II Block in the District of Hooghly under Arambagh Sub Division under Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001929/2024-2025</t>
+  </si>
+  <si>
+    <t>463/HUG</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -678,51 +693,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1331,101 +1346,164 @@
       <c r="I11" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
         <v>0.97</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.97</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.95</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="P12" s="4">
+        <v>14.8</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>20</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>3624.66</v>
+      </c>
+      <c r="P13" s="8">
+        <v>372.1</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>10.27</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>