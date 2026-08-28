--- v5 (2026-06-24)
+++ v6 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -92,213 +92,198 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Khanakul-I</t>
   </si>
   <si>
     <t>Hooghly Division</t>
   </si>
   <si>
     <t>GROUND WATER BASED MAHISGOT (ZONE-I) PIPED WATER SUPPLY SCHEME IN KHANAKUL-I BLOCK UNDER HOOGHLY, HOOGHLY DISTRICT</t>
   </si>
   <si>
     <t>SM/18595</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>MAHISGOT (ZONE-I), MAHISGOT (ZONE-II), POL, RADHABALLAVPUR (ZONE-I), UDAYPUR, UDNA Piped Water Supply Scheme with T.W, SWITCH ROOM, BOUNDARY WALL, RISING MAIN, LDS, FHTC &amp; Construction of OHR with 20 mtr. staging height including Soil Investigation work at KHANAKUL-I Block under ARAMBAGH Sub-Division of Hooghly Division PHE Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000549/2023-2024</t>
+  </si>
+  <si>
+    <t>3139/HUG</t>
+  </si>
+  <si>
+    <t>16/10/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>MACKINTOSH BURN LIMITED</t>
+  </si>
+  <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Mahisgot water supply scheme, Zone-I, T.W. No.- I &amp; II, Block: Khanakul-I, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/000914/2023-2024</t>
+  </si>
+  <si>
+    <t>3585/ED</t>
+  </si>
+  <si>
+    <t>28/08/2023</t>
+  </si>
+  <si>
+    <t>30/06/2025</t>
+  </si>
+  <si>
+    <t>GLACIER ENGINEERING CO.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000441/2023-2024</t>
   </si>
   <si>
     <t>3057/29/Hug</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Electrical</t>
-[...1 lines deleted...]
-  <si>
     <t>Quotation for new service connection charge at Mohisgot PWSS, Zone-I, TW - I</t>
   </si>
   <si>
     <t>BILL/04366/2023-2024</t>
   </si>
   <si>
     <t>01/12/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation for new service connection charge at Mohisgot PWSS, Zone-I, TW - II</t>
   </si>
   <si>
     <t>BILL/04367/2023-2024</t>
   </si>
   <si>
     <t>Construction of 4 Nos. 3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement, 4 Nos. Boundary Wall in Proposed T.W Site, Laying rising main pipe for inter connection between 4 Nos. T.W &amp; Distribution at MAHISHGOT ZONE I (2Nos.), UDAYPUR (2Nos.) W/S Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000227/2024-2025</t>
   </si>
   <si>
     <t>3437/HUG</t>
   </si>
   <si>
     <t>03/10/2024</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>SAHA CONSTRUCTION AND CO</t>
   </si>
   <si>
-    <t>MAHISGOT (ZONE-I), MAHISGOT (ZONE-II), POL, RADHABALLAVPUR (ZONE-I), UDAYPUR, UDNA Piped Water Supply Scheme with T.W, SWITCH ROOM, BOUNDARY WALL, RISING MAIN, LDS, FHTC &amp; Construction of OHR with 20 mtr. staging height including Soil Investigation work at KHANAKUL-I Block under ARAMBAGH Sub-Division of Hooghly Division PHE Dte</t>
-[...44 lines deleted...]
-    <t>GLACIER ENGINEERING CO.</t>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub-Division under Hooghly Division PHE Dte. (i) BAIKUNTHAPUR PWSS (ii) BHANGAMORA PWSS (iii) CHILADANGI PWSS (iv) SAOTA PWSS (v) SHYAMPUR PWSS (vi) MAHISGHOT-(ZONE-I) PWSS</t>
+  </si>
+  <si>
+    <t>ORD/000440/2024-2025</t>
+  </si>
+  <si>
+    <t>801/Arg</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>LIMRA SOCIAL WELFARE SOCIETY</t>
   </si>
   <si>
     <t>Sinking of 2 nos 300 X200 mm dia Tube Well 210 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at Proposed Tube Well Site at MAHISHGOT Z-I W/S Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000174/2024-2025</t>
   </si>
   <si>
     <t>3172/HUG</t>
   </si>
   <si>
     <t>10/09/2024</t>
   </si>
   <si>
     <t>27/09/2025</t>
   </si>
   <si>
     <t>G. T. AGRO CENTRE</t>
   </si>
   <si>
-    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub-Division under Hooghly Division PHE Dte. (i) BAIKUNTHAPUR PWSS (ii) BHANGAMORA PWSS (iii) CHILADANGI PWSS (iv) SAOTA PWSS (v) SHYAMPUR PWSS (vi) MAHISGHOT-(ZONE-I) PWSS</t>
-[...23 lines deleted...]
-    <t>473/AE-II/ED</t>
+    <t>Field level data validation of FHTC executed by various agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute house hold by verification through electric connection or any other unique documents and making error free database in different pipe water supply scheme under Khanakul I &amp; II Block in the District of Hooghly under Arambagh Sub Division under Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001929/2024-2025</t>
+  </si>
+  <si>
+    <t>463/HUG</t>
   </si>
   <si>
     <t>20/02/2025</t>
-  </si>
-[...13 lines deleted...]
-    <t>463/HUG</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -693,70 +678,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -833,677 +818,614 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>16.38</v>
+        <v>3480.01</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>252.26</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>7.25</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>457</v>
+        <v>38</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>5.39</v>
+        <v>20.6</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>11.74</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>57.01</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>458</v>
+        <v>44</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>6.15</v>
+        <v>16.38</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>49</v>
+      </c>
+      <c r="L6" s="4">
+        <v>457</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>47.26</v>
+        <v>5.39</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>44</v>
-[...6 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>53</v>
+      </c>
+      <c r="L7" s="4">
+        <v>458</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P7" s="4">
-        <v>3480.01</v>
+        <v>6.15</v>
       </c>
       <c r="Q7" s="4">
-        <v>359.39</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>10.33</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
-[...4 lines deleted...]
-      <c r="J8" s="13" t="s">
         <v>54</v>
       </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>20.6</v>
+        <v>47.26</v>
       </c>
       <c r="Q8" s="4">
-        <v>11.74</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>57.01</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>32.15</v>
+        <v>0.95</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>0.95</v>
+        <v>32.15</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>54</v>
+        <v>28</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>0.97</v>
+        <v>14.8</v>
       </c>
       <c r="Q11" s="4">
-        <v>0.97</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>99.95</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="3">
-[...20 lines deleted...]
-      <c r="H12" s="13" t="s">
+      <c r="A12" s="7" t="s">
         <v>78</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>3623.69</v>
+      </c>
+      <c r="P12" s="8">
+        <v>264.01</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>7.29</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
-    <row r="13" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>