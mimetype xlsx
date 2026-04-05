--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -1308,54 +1308,54 @@
       <c r="I11" s="13" t="s">
         <v>61</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>62</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P11" s="4">
         <v>2296.42</v>
       </c>
       <c r="Q11" s="4">
-        <v>103.17</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>4.49</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>30</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1405,54 +1405,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>2428.17</v>
       </c>
       <c r="P13" s="8">
-        <v>103.17</v>
+        <v>0</v>
       </c>
       <c r="Q13" s="8">
-        <v>4.25</v>
+        <v>0</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>