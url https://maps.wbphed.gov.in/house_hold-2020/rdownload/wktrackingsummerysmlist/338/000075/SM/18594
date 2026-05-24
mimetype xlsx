--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -231,50 +231,68 @@
     <t>3191/HUG</t>
   </si>
   <si>
     <t>31/10/2023</t>
   </si>
   <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>S &amp; P ENTERPRISE</t>
   </si>
   <si>
     <t>Sinking of 3 nos 300 X200 mm dia Tube Well 210 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at Proposed Tube Well Site of BULUNDI W/S Scheme under Arambagh Sub Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001532/2024-2025</t>
   </si>
   <si>
     <t>3617/HUG</t>
   </si>
   <si>
     <t>05/11/2024</t>
   </si>
   <si>
     <t>04/05/2025</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub-Division under Hooghly Division PHE Dte. (i) AMDOBA PWSS (ii) BADANGANJ PWSS (iii) HAZIPUR PWSS (iv) ARANDI PWSS (v) MAYAPUR PWSS (vi) BULUNDI PWSS</t>
+  </si>
+  <si>
+    <t>ORD/000432/2024-2025</t>
+  </si>
+  <si>
+    <t>799/Arg</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>LIMRA SOCIAL WELFARE SOCIETY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -663,73 +681,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="22.280273" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1308,54 +1326,54 @@
       <c r="I11" s="13" t="s">
         <v>61</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>62</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P11" s="4">
         <v>2296.42</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>103.17</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>4.49</v>
       </c>
       <c r="S11" s="4">
         <v>30</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1385,87 +1403,150 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P12" s="4">
         <v>48.46</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>70</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>2429.12</v>
+      </c>
+      <c r="P14" s="8">
+        <v>103.17</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>4.25</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>