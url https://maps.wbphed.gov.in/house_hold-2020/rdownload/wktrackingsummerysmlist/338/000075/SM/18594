--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -113,186 +113,186 @@
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Balundi water supply scheme, T.W. No.- I &amp; II, Block: Aambag, District- Hooghly under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000912/2023-2024</t>
   </si>
   <si>
     <t>3583/ED</t>
   </si>
   <si>
     <t>28/08/2023</t>
   </si>
   <si>
     <t>26/11/2023</t>
   </si>
   <si>
     <t>M/S G P ENTERPRISE</t>
   </si>
   <si>
     <t>Hooghly Division</t>
   </si>
   <si>
+    <t>BALUNDI,SELALPUR, MADHABPUR, DAHARKUNDU ZONE-II Piped Water Supply Scheme with T.W, SWITCH ROOM , BOUNDARY WALL, RISING MAIN, LDS, FHTC &amp; Construction of OHR with 20 mtr. staging height including Soil Investigation work at ARAMBAGH Block under ARAMBAGH Sub-Division Under Hooghly Division PHE Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000556/2023-2024</t>
+  </si>
+  <si>
+    <t>3191/HUG</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>31/10/2025</t>
+  </si>
+  <si>
+    <t>S &amp; P ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000411/2023-2024</t>
   </si>
   <si>
     <t>3057/46/Hug</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Sinking of 3 nos 300 X200 mm dia Tube Well 210 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at Proposed Tube Well Site of BULUNDI W/S Scheme under Arambagh Sub Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001532/2024-2025</t>
+  </si>
+  <si>
+    <t>3617/HUG</t>
+  </si>
+  <si>
+    <t>05/11/2024</t>
+  </si>
+  <si>
+    <t>04/05/2025</t>
+  </si>
+  <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for BALUNDI PIPED W/S SCHEME, T.W. No. III, Block: Arambag, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>Junior Engineer4</t>
   </si>
   <si>
     <t>ORD/000130/2024-2025</t>
   </si>
   <si>
     <t>1155/ED</t>
   </si>
   <si>
     <t>14/06/2024</t>
   </si>
   <si>
     <t>12/09/2024</t>
   </si>
   <si>
     <t>DEY ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for BALUNDI PIPED W/S SCHEME, T.W. No. IV, Block: Arambag, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000131/2024-2025</t>
   </si>
   <si>
     <t>1156/ED</t>
   </si>
   <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub-Division under Hooghly Division PHE Dte. (i) AMDOBA PWSS (ii) BADANGANJ PWSS (iii) HAZIPUR PWSS (iv) ARANDI PWSS (v) MAYAPUR PWSS (vi) BULUNDI PWSS</t>
+  </si>
+  <si>
+    <t>ORD/000432/2024-2025</t>
+  </si>
+  <si>
+    <t>799/Arg</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>LIMRA SOCIAL WELFARE SOCIETY</t>
+  </si>
+  <si>
+    <t>Quotation of New Service Connection for Balundi w/s Scheme, PH No-II Block-Arambag, Dist-Hooghly under Electrical Division, PHE Dte.(SM/18594) Application No-5004182766 Reference Id-503644453.</t>
+  </si>
+  <si>
+    <t>BILL/00447/2024-2025</t>
+  </si>
+  <si>
+    <t>17/05/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Quotation of New Service Connection for Balundi w/s Scheme,PH No-IV Block-Arambag,Dist-Hooghly under Electrical Division,PHE Dte.(SM/18594) Application No-5004416593 Reference Id-503753758</t>
+  </si>
+  <si>
+    <t>BILL/01984/2024-2025</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
     <t>Quotation of New Service Connection for Balundi w/s Scheme, PH No-III Block-Arambag, Dist-Hooghly under Electrical Division, PHE Dte.(SM/18594) Application No-5004182716 Reference Id-503644451.</t>
   </si>
   <si>
     <t>BILL/00448/2024-2025</t>
   </si>
   <si>
-    <t>17/05/2024</t>
-[...4 lines deleted...]
-  <si>
     <t>Quotation of New Service Connection for Balundi w/s Scheme,PH No-I Block-Arambag,Dist-Hooghly under Electrical Division,PHE Dte.(SM/18594) Application No-5004415806 Reference Id-503753690</t>
   </si>
   <si>
     <t>BILL/01985/2024-2025</t>
-  </si>
-[...70 lines deleted...]
-    <t>LIMRA SOCIAL WELFARE SOCIETY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -880,629 +880,629 @@
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>15.4</v>
+        <v>2296.42</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>103.17</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>4.49</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>10.75</v>
+        <v>15.4</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="P6" s="4">
-        <v>10.75</v>
+        <v>48.46</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>53</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>54</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>4.71</v>
+        <v>10.75</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J8" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>476</v>
+        <v>60</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>8.08</v>
+        <v>10.75</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>63</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>51</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>52</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>4.54</v>
+        <v>0.95</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>59</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4">
-        <v>475</v>
+        <v>121</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>52</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>7.6</v>
+        <v>4.54</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>60</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>73</v>
+      </c>
+      <c r="L11" s="4">
+        <v>475</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="P11" s="4">
-        <v>2296.42</v>
+        <v>7.6</v>
       </c>
       <c r="Q11" s="4">
-        <v>103.17</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>4.49</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="L12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L12" s="4">
+        <v>119</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>48.46</v>
+        <v>4.71</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>73</v>
-[...6 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L13" s="4">
+        <v>476</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="L13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N13" s="4" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="P13" s="4">
-        <v>0.95</v>
+        <v>8.08</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>2429.12</v>