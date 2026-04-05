--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -170,75 +170,57 @@
   <si>
     <t>BILL/02473/2024-2025</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation Bill for New Service Connection at Sunia PWSS W/S. Sch.</t>
   </si>
   <si>
     <t>BILL/05994/2023-2024</t>
   </si>
   <si>
     <t>08/02/2024</t>
   </si>
   <si>
     <t>Quotation of New Service Connection for Sunia w/S Scheme,PH No-II, Block-Goghat-I Dist-Hooghly under Electrical Division PHE Dte.(SM/18593) Application No-5004479490 Reference Id-503802380</t>
   </si>
   <si>
     <t>BILL/02308/2024-2025</t>
   </si>
   <si>
-    <t>RAGHUBATI, SUNIA Piped Water Supply Scheme with T.W, SWITCH ROOM, BOUNDARY WALL, RISING MAIN, LDS, FHTC &amp; Construction of OHR with 20 mtr. staging height including Soil Investigation work at GOGHAT-I Block under ARAMBAGH Sub-Division of Hooghly Division PHE Dte. [NEW SCHEME]</t>
+    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) PUKHURIA PWSS- 3 nos (2) SELAMPUR PWSS (Z-I)- 2 nos (3) SHANTIPUR PWSS (Z-I)- 1 nos (4) KOTA PWSS - 4nos (5) SUNIA PWSS - 4nos</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer (Civill)</t>
-  </si>
-[...16 lines deleted...]
-    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) PUKHURIA PWSS- 3 nos (2) SELAMPUR PWSS (Z-I)- 2 nos (3) SHANTIPUR PWSS (Z-I)- 1 nos (4) KOTA PWSS - 4nos (5) SUNIA PWSS - 4nos</t>
   </si>
   <si>
     <t>ORD/002741/2024-2025</t>
   </si>
   <si>
     <t>1149/Arg</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>TITAS CONSTRUCTION</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Sunia water supply scheme, T.W. No. III &amp; IV, Block: Goghat-I, District- Hooghly under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer 2 ,Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>ORD/000885/2023-2024</t>
   </si>
@@ -663,73 +645,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="37.705078" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1183,230 +1165,167 @@
       <c r="H9" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P9" s="4">
-        <v>1481.45</v>
+        <v>0.98</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P10" s="4">
-        <v>0.98</v>
+        <v>21.49</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...23 lines deleted...]
-      <c r="I11" s="13" t="s">
+      <c r="A11" s="7" t="s">
         <v>67</v>
       </c>
-      <c r="J11" s="13" t="s">
-[...28 lines deleted...]
-      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>93.52</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>