--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -928,54 +928,54 @@
       <c r="I5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>21.49</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>10.28</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>47.81</v>
       </c>
       <c r="S5" s="4">
         <v>15</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1231,88 +1231,88 @@
       <c r="I10" s="13" t="s">
         <v>61</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P10" s="4">
         <v>21.49</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>15.92</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>74.08</v>
       </c>
       <c r="S10" s="4">
         <v>20</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>93.52</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>26.19</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>28.01</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>