--- v3 (2026-05-24)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -213,50 +213,80 @@
     <t>10/01/2025</t>
   </si>
   <si>
     <t>TITAS CONSTRUCTION</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Sunia water supply scheme, T.W. No. III &amp; IV, Block: Goghat-I, District- Hooghly under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer 2 ,Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>ORD/000885/2023-2024</t>
   </si>
   <si>
     <t>3458/ED</t>
   </si>
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
     <t>01/05/2025</t>
   </si>
   <si>
     <t>DIPALI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Quotation of New Service Connection for Sunia w/s Scheme,PH No-III,Block-Goghat-I,Dist-Hooghly under Electrical Division,PHE Dte.(SM/18593) Application No-5004559725 Reference Id-503856090</t>
+  </si>
+  <si>
+    <t>BILL/01264/2024-2025</t>
+  </si>
+  <si>
+    <t>C032555994400</t>
+  </si>
+  <si>
+    <t>18/03/2025</t>
+  </si>
+  <si>
+    <t>RAGHUBATI, SUNIA Piped Water Supply Scheme with T.W, SWITCH ROOM, BOUNDARY WALL, RISING MAIN, LDS, FHTC &amp; Construction of OHR with 20 mtr. staging height including Soil Investigation work at GOGHAT-I Block under ARAMBAGH Sub-Division of Hooghly Division PHE Dte. [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>ORD/000300/2023-2024</t>
+  </si>
+  <si>
+    <t>2363/HUG</t>
+  </si>
+  <si>
+    <t>08/08/2023</t>
+  </si>
+  <si>
+    <t>02/05/2026</t>
+  </si>
+  <si>
+    <t>P.B. ENTERPRISE (PINTU BHADURI)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -645,73 +675,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1245,87 +1275,209 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P10" s="4">
         <v>21.49</v>
       </c>
       <c r="Q10" s="4">
         <v>15.92</v>
       </c>
       <c r="R10" s="4">
         <v>74.08</v>
       </c>
       <c r="S10" s="4">
         <v>20</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="P11" s="4">
+        <v>12.78</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="P12" s="4">
+        <v>1481.45</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>345.13</v>
+      </c>
+      <c r="R12" s="4">
+        <v>23.3</v>
+      </c>
+      <c r="S12" s="4">
+        <v>50</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>1587.75</v>
+      </c>
+      <c r="P13" s="8">
+        <v>371.32</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>23.39</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>