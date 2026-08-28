--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -92,201 +92,201 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Goghat-I</t>
   </si>
   <si>
     <t>Hooghly Division</t>
   </si>
   <si>
     <t>Sunia Piped Water Supply Scheme, Block- Goghat-I, District-Hooghly</t>
   </si>
   <si>
     <t>SM/18593</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>RAGHUBATI, SUNIA Piped Water Supply Scheme with T.W, SWITCH ROOM, BOUNDARY WALL, RISING MAIN, LDS, FHTC &amp; Construction of OHR with 20 mtr. staging height including Soil Investigation work at GOGHAT-I Block under ARAMBAGH Sub-Division of Hooghly Division PHE Dte. [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000300/2023-2024</t>
+  </si>
+  <si>
+    <t>2363/HUG</t>
+  </si>
+  <si>
+    <t>08/08/2023</t>
+  </si>
+  <si>
+    <t>02/05/2026</t>
+  </si>
+  <si>
+    <t>P.B. ENTERPRISE (PINTU BHADURI)</t>
+  </si>
+  <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Sunia water supply scheme, T.W. No.- I &amp; II, Block: Goghat-I, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/000917/2023-2024</t>
+  </si>
+  <si>
+    <t>3588/ED</t>
+  </si>
+  <si>
+    <t>28/08/2023</t>
+  </si>
+  <si>
+    <t>26/11/2023</t>
+  </si>
+  <si>
+    <t>A.G. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Sunia water supply scheme, T.W. No. III &amp; IV, Block: Goghat-I, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2 ,Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000885/2023-2024</t>
+  </si>
+  <si>
+    <t>3458/ED</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>DIPALI CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000211/2022-2023</t>
   </si>
   <si>
     <t>127/29/Hug</t>
   </si>
   <si>
     <t>13/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000439/2023-2024</t>
   </si>
   <si>
     <t>3057/30/Hug</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
-    <t>Electrical</t>
-[...23 lines deleted...]
-    <t>A.G. ENTERPRISE</t>
+    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) PUKHURIA PWSS- 3 nos (2) SELAMPUR PWSS (Z-I)- 2 nos (3) SHANTIPUR PWSS (Z-I)- 1 nos (4) KOTA PWSS - 4nos (5) SUNIA PWSS - 4nos</t>
+  </si>
+  <si>
+    <t>ORD/002741/2024-2025</t>
+  </si>
+  <si>
+    <t>1149/Arg</t>
+  </si>
+  <si>
+    <t>10/12/2024</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>TITAS CONSTRUCTION</t>
   </si>
   <si>
     <t>Quotation of New Service Connection for Sunia w/s Scheme,PH No-IV,Block-Goghat-I,Dist-Hooghly under Electrical Division,PHE Dte.(SM/18593) Application No-5004475105 Reference Id-503799038</t>
   </si>
   <si>
     <t>BILL/02473/2024-2025</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation Bill for New Service Connection at Sunia PWSS W/S. Sch.</t>
   </si>
   <si>
     <t>BILL/05994/2023-2024</t>
   </si>
   <si>
     <t>08/02/2024</t>
   </si>
   <si>
     <t>Quotation of New Service Connection for Sunia w/S Scheme,PH No-II, Block-Goghat-I Dist-Hooghly under Electrical Division PHE Dte.(SM/18593) Application No-5004479490 Reference Id-503802380</t>
   </si>
   <si>
     <t>BILL/02308/2024-2025</t>
   </si>
   <si>
-    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) PUKHURIA PWSS- 3 nos (2) SELAMPUR PWSS (Z-I)- 2 nos (3) SHANTIPUR PWSS (Z-I)- 1 nos (4) KOTA PWSS - 4nos (5) SUNIA PWSS - 4nos</t>
-[...43 lines deleted...]
-  <si>
     <t>Quotation of New Service Connection for Sunia w/s Scheme,PH No-III,Block-Goghat-I,Dist-Hooghly under Electrical Division,PHE Dte.(SM/18593) Application No-5004559725 Reference Id-503856090</t>
   </si>
   <si>
     <t>BILL/01264/2024-2025</t>
   </si>
   <si>
     <t>C032555994400</t>
   </si>
   <si>
     <t>18/03/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>P.B. ENTERPRISE (PINTU BHADURI)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -815,625 +815,625 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>18.93</v>
+        <v>1481.45</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>345.13</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>23.3</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>14.98</v>
+        <v>21.49</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>10.28</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>47.81</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="P5" s="4">
         <v>21.49</v>
       </c>
       <c r="Q5" s="4">
-        <v>10.28</v>
+        <v>15.92</v>
       </c>
       <c r="R5" s="4">
-        <v>47.81</v>
+        <v>74.08</v>
       </c>
       <c r="S5" s="4">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>616</v>
+        <v>51</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>3.36</v>
+        <v>18.93</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>747</v>
+        <v>55</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>4.51</v>
+        <v>14.98</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>607</v>
+        <v>59</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>45</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>45</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>46</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>7.79</v>
+        <v>0.98</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>65</v>
+      </c>
+      <c r="L9" s="4">
+        <v>616</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>0.98</v>
+        <v>3.36</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>60</v>
-[...6 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>69</v>
+      </c>
+      <c r="L10" s="4">
+        <v>747</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="P10" s="4">
-        <v>21.49</v>
+        <v>4.51</v>
       </c>
       <c r="Q10" s="4">
-        <v>15.92</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>74.08</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>72</v>
+      </c>
+      <c r="L11" s="4">
+        <v>607</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>46</v>
+        <v>67</v>
       </c>
       <c r="P11" s="4">
-        <v>12.78</v>
+        <v>7.79</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>71</v>
-[...6 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>76</v>
+        <v>67</v>
       </c>
       <c r="P12" s="4">
-        <v>1481.45</v>
+        <v>12.78</v>
       </c>
       <c r="Q12" s="4">
-        <v>345.13</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>23.3</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>1587.75</v>