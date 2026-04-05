--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -224,84 +224,93 @@
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>M/S PRITI ENTERPRISE</t>
   </si>
   <si>
     <t>Sinking of 4 nos. tube-well by (300 X 200 mm) D.R. Rig method at SELAMPUR Z-I, SANTIPUR Z-I, SELAMPUR Z-II and GARMANDARAN Z-I Piped Water Supply Scheme under ARAMBAGH Sub-Division of Hooghly Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000847/2023-2024</t>
   </si>
   <si>
     <t>725/HUG</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>AUXILIARY TUBEWELL DRILLERS</t>
   </si>
   <si>
-    <t>Field level data validation of FHTC executed by various agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute house hold by verification through electric connection or any other unique documents and making error free database in different pipe water supply scheme under Goghat- II Block in the District of Hooghly under Arambagh Sub Division under Hooghly Division, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) PUKHURIA PWSS- 3 nos (2) SELAMPUR PWSS (Z-I)- 2 nos (3) SHANTIPUR PWSS (Z-I)- 1 nos (4) KOTA PWSS - 4nos (5) SUNIA PWSS - 4nos</t>
   </si>
   <si>
     <t>ORD/002741/2024-2025</t>
   </si>
   <si>
     <t>1149/Arg</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>TITAS CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) PURBA RAYPUR PWSS-2nos (2) HARADITYA PWSS-4nos (3) PALASPAI PWSS- 2nos (4) JAGATPUR PWSS- 4nos (5) BARADANGAL (Z-I)-2 nos</t>
+  </si>
+  <si>
+    <t>ORD/000531/2024-2025</t>
+  </si>
+  <si>
+    <t>812/Arg</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>22/09/2024</t>
+  </si>
+  <si>
+    <t>M/S KHAMRUI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. 1. HARISCHAK(Z-I)PWSS- 1 nos 2. HARISCHAK(Z-II)PWSS- 1nos 3. MAINAN PWSS - 2nos 4. PURBA THAKURANICHAK(Z-I)PWSS - 2nos 5. PURBA THAKURANICHAK(Z-II)PWSS- 2nos 6. GOURHATI PWSS - 2nos 7. KANPUR PWSS- 2nos 8. TANTISAL PWSS - 2nos</t>
+  </si>
+  <si>
+    <t>ORD/000533/2024-2025</t>
+  </si>
+  <si>
+    <t>820/Arg</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -690,51 +699,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -914,54 +923,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>10.54</v>
       </c>
       <c r="Q4" s="4">
-        <v>5.84</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>55.4</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>30</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1154,54 +1163,54 @@
       <c r="I8" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P8" s="4">
         <v>22.26</v>
       </c>
       <c r="Q8" s="4">
-        <v>5.69</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>25.56</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>30</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1217,54 +1226,54 @@
       <c r="I9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
         <v>4251.5</v>
       </c>
       <c r="Q9" s="4">
-        <v>133.5</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>3.14</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>30</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1280,107 +1289,111 @@
       <c r="I10" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
         <v>64.32</v>
       </c>
       <c r="Q10" s="4">
-        <v>13.6</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>21.15</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>70</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="I11" s="13"/>
-      <c r="J11" s="13"/>
+      <c r="I11" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>58</v>
+      </c>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
-        <v>6.59</v>
+        <v>0.98</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
@@ -1408,95 +1421,158 @@
       <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P12" s="4">
         <v>0.98</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>82</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0.98</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>4389.08</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>