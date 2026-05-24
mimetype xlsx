--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -267,50 +267,59 @@
     <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) PURBA RAYPUR PWSS-2nos (2) HARADITYA PWSS-4nos (3) PALASPAI PWSS- 2nos (4) JAGATPUR PWSS- 4nos (5) BARADANGAL (Z-I)-2 nos</t>
   </si>
   <si>
     <t>ORD/000531/2024-2025</t>
   </si>
   <si>
     <t>812/Arg</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>22/09/2024</t>
   </si>
   <si>
     <t>M/S KHAMRUI CONSTRUCTION</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. 1. HARISCHAK(Z-I)PWSS- 1 nos 2. HARISCHAK(Z-II)PWSS- 1nos 3. MAINAN PWSS - 2nos 4. PURBA THAKURANICHAK(Z-I)PWSS - 2nos 5. PURBA THAKURANICHAK(Z-II)PWSS- 2nos 6. GOURHATI PWSS - 2nos 7. KANPUR PWSS- 2nos 8. TANTISAL PWSS - 2nos</t>
   </si>
   <si>
     <t>ORD/000533/2024-2025</t>
   </si>
   <si>
     <t>820/Arg</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) LAKSHMIPUR PWSS-4nos (2) SHYAMBALLAVPUR PWSS-3nos (3) BHANDARHATI PWSS-2nos (4) SAHAPUR PWSS-2nos (5)MAYAPUR PWSS-3nos</t>
+  </si>
+  <si>
+    <t>ORD/000532/2024-2025</t>
+  </si>
+  <si>
+    <t>819/Arg</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -699,51 +708,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -923,54 +932,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>10.54</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>5.84</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>55.4</v>
       </c>
       <c r="S4" s="4">
         <v>30</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1163,54 +1172,54 @@
       <c r="I8" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P8" s="4">
         <v>22.26</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>5.69</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>25.56</v>
       </c>
       <c r="S8" s="4">
         <v>30</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1226,54 +1235,54 @@
       <c r="I9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
         <v>4251.5</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>133.5</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>3.14</v>
       </c>
       <c r="S9" s="4">
         <v>30</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1289,54 +1298,54 @@
       <c r="I10" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
         <v>64.32</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>13.6</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>21.15</v>
       </c>
       <c r="S10" s="4">
         <v>70</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1492,87 +1501,150 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P13" s="4">
         <v>0.98</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>85</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.98</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>4390.06</v>
+      </c>
+      <c r="P15" s="8">
+        <v>158.63</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>3.61</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>