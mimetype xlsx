--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -92,234 +92,273 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Goghat-II</t>
   </si>
   <si>
     <t>Hooghly Division</t>
   </si>
   <si>
     <t>GROUND WATER BASED SHANTIPUR (ZONE-1) PIPED WATER SUPPLY SCHEME IN GOGHAT-II BLOCK UNDER HOOGHLY, HOOGHLY DISTRICT</t>
   </si>
   <si>
     <t>SM/18592</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>BENGAI, SAMANTA KHANDA, BHURKUNDA (ZONE-I), BHURKUNDA (ZONE-II), SELAMPUR (ZONE-I), SELAMPUR (ZONE-II), STTANTIPUR (ZONE-I) AND SHANTIPUR (ZONE-II) piped water supply Scheme with TW, Switch room, boundary wall, rising main, LDS, FHTC &amp; construction of RCC OHR with 20 mtr. Staging height including soil investigation work at GOGHAT-II Block under ARAMBAG Sub-Division of Hooghly PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000558/2023-2024</t>
+  </si>
+  <si>
+    <t>3190/HUG</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>M/S PRITI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Shantipur water supply scheme, Zone-I, T.W. No.- I &amp; II, Block: Goghat-II, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/000916/2023-2024</t>
+  </si>
+  <si>
+    <t>3587/ED</t>
+  </si>
+  <si>
+    <t>28/08/2023</t>
+  </si>
+  <si>
+    <t>11/07/2026</t>
+  </si>
+  <si>
+    <t>ELECTRICAL &amp; MECHANICAL ENGINEERING CORPORATION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000482/2023-2024</t>
   </si>
   <si>
     <t>3057/6/Hug</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Electrical</t>
+    <t>Sinking of 4 nos. tube-well by (300 X 200 mm) D.R. Rig method at SELAMPUR Z-I, SANTIPUR Z-I, SELAMPUR Z-II and GARMANDARAN Z-I Piped Water Supply Scheme under ARAMBAGH Sub-Division of Hooghly Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000847/2023-2024</t>
+  </si>
+  <si>
+    <t>725/HUG</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>AUXILIARY TUBEWELL DRILLERS</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for SHANTIPUR PIPED W/S SCHEME, Zone - I, T.W. No. III, Block: Goghat - II, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer 2 ,Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
-    <t>Junior Engineer4</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000141/2024-2025</t>
   </si>
   <si>
     <t>1167/ED</t>
   </si>
   <si>
     <t>14/06/2024</t>
   </si>
   <si>
     <t>12/09/2024</t>
   </si>
   <si>
     <t>SRI KRISHNA NIRMAN</t>
   </si>
   <si>
+    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) PUKHURIA PWSS- 3 nos (2) SELAMPUR PWSS (Z-I)- 2 nos (3) SHANTIPUR PWSS (Z-I)- 1 nos (4) KOTA PWSS - 4nos (5) SUNIA PWSS - 4nos</t>
+  </si>
+  <si>
+    <t>ORD/002741/2024-2025</t>
+  </si>
+  <si>
+    <t>1149/Arg</t>
+  </si>
+  <si>
+    <t>10/12/2024</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>TITAS CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) PURBA RAYPUR PWSS-2nos (2) HARADITYA PWSS-4nos (3) PALASPAI PWSS- 2nos (4) JAGATPUR PWSS- 4nos (5) BARADANGAL (Z-I)-2 nos</t>
+  </si>
+  <si>
+    <t>ORD/000531/2024-2025</t>
+  </si>
+  <si>
+    <t>812/Arg</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>22/09/2024</t>
+  </si>
+  <si>
+    <t>M/S KHAMRUI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. 1. HARISCHAK(Z-I)PWSS- 1 nos 2. HARISCHAK(Z-II)PWSS- 1nos 3. MAINAN PWSS - 2nos 4. PURBA THAKURANICHAK(Z-I)PWSS - 2nos 5. PURBA THAKURANICHAK(Z-II)PWSS- 2nos 6. GOURHATI PWSS - 2nos 7. KANPUR PWSS- 2nos 8. TANTISAL PWSS - 2nos</t>
+  </si>
+  <si>
+    <t>ORD/000533/2024-2025</t>
+  </si>
+  <si>
+    <t>820/Arg</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) LAKSHMIPUR PWSS-4nos (2) SHYAMBALLAVPUR PWSS-3nos (3) BHANDARHATI PWSS-2nos (4) SAHAPUR PWSS-2nos (5)MAYAPUR PWSS-3nos</t>
+  </si>
+  <si>
+    <t>ORD/000532/2024-2025</t>
+  </si>
+  <si>
+    <t>819/Arg</t>
+  </si>
+  <si>
     <t>Quotation of New Service Connection for Shantipur w/s Scheme, Zone-I,PH No-III Block-Goghat-II Dist-Hooghly under Electrical Division,PHE Dte.(SM/18592) Application No-5004190445 Reference Id-503647425.</t>
   </si>
   <si>
     <t>BILL/00481/2024-2025</t>
   </si>
   <si>
     <t>22/05/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
+    <t>Quotation of New service Connection at Shantipur w/s Scheme,Zone-I,PH No-II Block-Goghat-II District-Hooghly under Electrical division,PHE Dte.(SM/18592) Application No-5004136337 Reference Id-503627274.</t>
+  </si>
+  <si>
+    <t>BILL/00328/2024-2025</t>
+  </si>
+  <si>
+    <t>06/05/2024</t>
+  </si>
+  <si>
     <t>Quotation of New service Connection at Shantipur w/s Scheme,Zone-I,PH No-I Block-Goghat-II District-Hooghly under Electrical division,PHE Dte.(SM/18592) Application No-5004135566 Reference Id-503626938.</t>
   </si>
   <si>
     <t>BILL/00329/2024-2025</t>
   </si>
   <si>
-    <t>06/05/2024</t>
-[...122 lines deleted...]
-    <t>819/Arg</t>
+    <t>Field level data validation of FHTC executed by various agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute house hold by verification through electric connection or any other unique documents and making error free database in different pipe water supply scheme under Goghat- II Block in the District of Hooghly under Arambagh Sub Division under Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001930/2024-2025</t>
+  </si>
+  <si>
+    <t>464/HUG</t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
+  </si>
+  <si>
+    <t>16/01/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
+  </si>
+  <si>
+    <t>RTOR000001/2024-2025</t>
+  </si>
+  <si>
+    <t>179/Hug</t>
+  </si>
+  <si>
+    <t>24/01/2025</t>
+  </si>
+  <si>
+    <t>Quotation of New service Connection at Shantipur w/s Scheme,Zone-I,PH No-IV Block-Goghat-II District-Hooghly under Electrical division,PHE Dte.(SM/18592) Application No-5004576540 Reference Id-503868851.</t>
+  </si>
+  <si>
+    <t>BILL/01252/2024-2025</t>
+  </si>
+  <si>
+    <t>C032555994400</t>
+  </si>
+  <si>
+    <t>18/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -708,70 +747,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -848,803 +887,984 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P3" s="4">
+        <v>4251.5</v>
+      </c>
+      <c r="Q3" s="4">
+        <v>133.5</v>
+      </c>
+      <c r="R3" s="4">
+        <v>3.14</v>
+      </c>
+      <c r="S3" s="4">
         <v>30</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>10.54</v>
+        <v>22.26</v>
       </c>
       <c r="Q4" s="4">
-        <v>5.84</v>
+        <v>5.69</v>
       </c>
       <c r="R4" s="4">
-        <v>55.4</v>
+        <v>25.56</v>
       </c>
       <c r="S4" s="4">
         <v>30</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>151</v>
+        <v>44</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>3.15</v>
+        <v>12.85</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>49</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>10.73</v>
+        <v>64.32</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>56</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>46</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>43</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>10.8</v>
+        <v>10.54</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>5.84</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>55.4</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>22.26</v>
+        <v>0.98</v>
       </c>
       <c r="Q8" s="4">
-        <v>5.69</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>25.56</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>58</v>
+        <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="P9" s="4">
-        <v>4251.5</v>
+        <v>0.98</v>
       </c>
       <c r="Q9" s="4">
-        <v>133.5</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>3.14</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>58</v>
+        <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>64.32</v>
+        <v>0.98</v>
       </c>
       <c r="Q10" s="4">
-        <v>13.6</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>21.15</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>72</v>
-      </c>
-[...7 lines deleted...]
-        <v>75</v>
       </c>
       <c r="P11" s="4">
         <v>0.98</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
-[...6 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>80</v>
+      </c>
+      <c r="L12" s="4">
+        <v>151</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>0.98</v>
+        <v>3.15</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L13" s="4">
+        <v>102</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>0.98</v>
+        <v>10.8</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L14" s="4">
+        <v>103</v>
+      </c>
+      <c r="M14" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N14" s="4" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="P14" s="4">
-        <v>0.98</v>
+        <v>10.73</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>88</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="P15" s="4">
+        <v>6.59</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>30</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P16" s="4">
+        <v>18.3</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="P17" s="4">
+        <v>3.72</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>4418.67</v>
+      </c>
+      <c r="P18" s="8">
+        <v>145.02</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>3.28</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>