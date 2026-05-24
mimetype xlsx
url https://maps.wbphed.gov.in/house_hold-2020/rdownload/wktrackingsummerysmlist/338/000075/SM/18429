--- v0 (2025-12-16)
+++ v1 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -258,50 +258,71 @@
     <t>21/02/2024</t>
   </si>
   <si>
     <t>01/05/2025</t>
   </si>
   <si>
     <t>DEY ENTERPRISE</t>
   </si>
   <si>
     <t>Sinking of 2 Nos. Additional tube-well at Rasulpur Piped Water Supply Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/002250/2024-2025</t>
   </si>
   <si>
     <t>651/HUG</t>
   </si>
   <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>AUXILIARY TUBEWELL DRILLERS</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) GHOLDGRUI PWSS(Z-II)- 3no¿s, (2) KELEPARA PWSS- 2 no¿s, (3) RASULPUR PWSS- 5 no¿s, (4) BHANGAMORA PWSS- 1 no¿s, (5) SHYAMPUR PWSS(Z-III)- 2 no¿s, (6) GOPALDAHA PWSS- 1 no¿s</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/002302/2024-2025</t>
+  </si>
+  <si>
+    <t>1156/Arg</t>
+  </si>
+  <si>
+    <t>10/12/2024</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>KARALI MOHAN KHAMRUI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -690,51 +711,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1353,87 +1374,150 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P11" s="4">
         <v>29.39</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>82</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="P12" s="4">
+        <v>0.98</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>99</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>942.42</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>