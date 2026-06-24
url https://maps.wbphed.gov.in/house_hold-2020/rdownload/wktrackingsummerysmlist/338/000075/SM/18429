--- v1 (2026-05-24)
+++ v2 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -279,50 +279,62 @@
     <t>09/04/2025</t>
   </si>
   <si>
     <t>AUXILIARY TUBEWELL DRILLERS</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) GHOLDGRUI PWSS(Z-II)- 3no¿s, (2) KELEPARA PWSS- 2 no¿s, (3) RASULPUR PWSS- 5 no¿s, (4) BHANGAMORA PWSS- 1 no¿s, (5) SHYAMPUR PWSS(Z-III)- 2 no¿s, (6) GOPALDAHA PWSS- 1 no¿s</t>
   </si>
   <si>
     <t>Junior Engineer (Civill)</t>
   </si>
   <si>
     <t>ORD/002302/2024-2025</t>
   </si>
   <si>
     <t>1156/Arg</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>KARALI MOHAN KHAMRUI</t>
+  </si>
+  <si>
+    <t>Service connection charges Rasulpur TW No-II at pursurah</t>
+  </si>
+  <si>
+    <t>BILL/01128/2025-2026</t>
+  </si>
+  <si>
+    <t>16/06/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -711,51 +723,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1437,87 +1449,144 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P12" s="4">
         <v>0.98</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>99</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L13" s="4"/>
+      <c r="M13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="P13" s="4">
+        <v>4.63</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>947.04</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>