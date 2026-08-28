--- v2 (2026-06-24)
+++ v3 (2026-08-28)
@@ -92,95 +92,137 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Pursura</t>
   </si>
   <si>
     <t>Hooghly Division</t>
   </si>
   <si>
     <t>GROUND WATER BASED RASULPUR PIPED WATER SUPPLY SCHEME IN PURSURA BLOCK UNDER HOOGHLY, HOOGHLY DISTRICT</t>
   </si>
   <si>
     <t>SM/18429</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>RASULPUR Piped Water Supply Scheme with Sinking of tube-well, LDS, Rising Main, FHTC, Construction of 350 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch-rooms &amp; boundary walls at different TW site under PURSURAH Block of Arambag Sub-Division, PHE Dte. [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Pursurah Block Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000256/2023-2024</t>
+  </si>
+  <si>
+    <t>2188/HUG</t>
+  </si>
+  <si>
+    <t>26/07/2023</t>
+  </si>
+  <si>
+    <t>29/09/2025</t>
+  </si>
+  <si>
+    <t>KHAN ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000400/2023-2024</t>
   </si>
   <si>
     <t>3057/51/Hug</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for Soaluk water supply scheme, T.W. No. IV, Block: Pursurah, District: Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer1</t>
+  </si>
+  <si>
+    <t>ORD/002473/2023-2024</t>
+  </si>
+  <si>
+    <t>334/ED</t>
+  </si>
+  <si>
+    <t>21/02/2024</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>DEY ENTERPRISE</t>
+  </si>
+  <si>
     <t>Construction of Boundary Wall, Laying rising main pipe for inter connection between Proposed T.W &amp; Distribution of RASULPUR Piped Water Supply Scheme under ARAMBAGH Sub-Division of Hooghly Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000289/2024-2025</t>
   </si>
   <si>
     <t>3654/HUG</t>
   </si>
   <si>
     <t>13/11/2024</t>
   </si>
   <si>
     <t>11/02/2025</t>
   </si>
   <si>
     <t>BAKSHI ENTERPRISE</t>
   </si>
   <si>
-    <t>Electrical</t>
-[...1 lines deleted...]
-  <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for RASULPUR PIPED W/S SCHEME, T.W. No. IV, Block: Pursurah, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer Howrah mechanical Sub Division</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000162/2024-2025</t>
   </si>
   <si>
     <t>1185/ED</t>
   </si>
   <si>
     <t>14/06/2024</t>
   </si>
   <si>
     <t>12/09/2024</t>
   </si>
   <si>
     <t>M/S, GHOSH ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of 3 nos.5.4 m X 3.6 m Switch Room with Sanitary and Water Supply arrangement , Boundary Wall ,Laying rising main pipe for inter connection between Proposed T.W &amp; Distribution at Proposed Tube Well Site of NATIBPUR KRISHNANAGAR Zone-I , RASULPUR W/S Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000405/2024-2025</t>
   </si>
   <si>
     <t>3782/HUG</t>
   </si>
   <si>
     <t>25/11/2024</t>
@@ -200,129 +242,87 @@
   <si>
     <t>1184/ED</t>
   </si>
   <si>
     <t>RISHAV ENTERPRISE</t>
   </si>
   <si>
     <t>Sinking of 3 nos 300 X200 mm dia Tube Well, 210 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at Proposed Tube Well Site of RASULPUR, SHYAMBALLAVPUR , DIHIBAGNAN W/S Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000264/2024-2025</t>
   </si>
   <si>
     <t>3531/HUG</t>
   </si>
   <si>
     <t>22/10/2024</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
   <si>
     <t>PADMA ENGINEERING CO.</t>
   </si>
   <si>
-    <t>RASULPUR Piped Water Supply Scheme with Sinking of tube-well, LDS, Rising Main, FHTC, Construction of 350 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch-rooms &amp; boundary walls at different TW site under PURSURAH Block of Arambag Sub-Division, PHE Dte. [NEW SCHEME]</t>
-[...38 lines deleted...]
-    <t>DEY ENTERPRISE</t>
+    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) GHOLDGRUI PWSS(Z-II)- 3no¿s, (2) KELEPARA PWSS- 2 no¿s, (3) RASULPUR PWSS- 5 no¿s, (4) BHANGAMORA PWSS- 1 no¿s, (5) SHYAMPUR PWSS(Z-III)- 2 no¿s, (6) GOPALDAHA PWSS- 1 no¿s</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/002302/2024-2025</t>
+  </si>
+  <si>
+    <t>1156/Arg</t>
+  </si>
+  <si>
+    <t>10/12/2024</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>KARALI MOHAN KHAMRUI</t>
   </si>
   <si>
     <t>Sinking of 2 Nos. Additional tube-well at Rasulpur Piped Water Supply Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/002250/2024-2025</t>
   </si>
   <si>
     <t>651/HUG</t>
   </si>
   <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>AUXILIARY TUBEWELL DRILLERS</t>
-  </si>
-[...19 lines deleted...]
-    <t>KARALI MOHAN KHAMRUI</t>
   </si>
   <si>
     <t>Service connection charges Rasulpur TW No-II at pursurah</t>
   </si>
   <si>
     <t>BILL/01128/2025-2026</t>
   </si>
   <si>
     <t>16/06/2025</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -863,647 +863,647 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>19.68</v>
+        <v>741.7</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>16.15</v>
+        <v>19.68</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>10.73</v>
+        <v>10.43</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>55.13</v>
+        <v>16.15</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>44</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>10.75</v>
+        <v>10.73</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>47.49</v>
+        <v>55.13</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>63</v>
+        <v>41</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>64</v>
+        <v>42</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>741.7</v>
+        <v>10.75</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>10.43</v>
+        <v>47.49</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="I11" s="13"/>
-      <c r="J11" s="13"/>
+      <c r="I11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>77</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="P11" s="4">
-        <v>29.39</v>
+        <v>0.98</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>82</v>
-[...4 lines deleted...]
-      <c r="J12" s="13" t="s">
         <v>83</v>
       </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P12" s="4">
-        <v>0.98</v>
+        <v>29.39</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>89</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L13" s="4"/>
       <c r="M13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>91</v>
       </c>