--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -107,114 +107,93 @@
   <si>
     <t>BHAGABATIPUR PIPED WATER SUPPLY SCHEME BLOCK : CHANDITALA-I, DISTRICT : HOOGHLY.</t>
   </si>
   <si>
     <t>SM/18373</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000503/2023-2024</t>
   </si>
   <si>
     <t>3060/6/Hug</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to be placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under Serampore Sub Division under Hooghly Division PHE Dte. 1. Bhagabatipur-I PWSS 2. Bhagabatipur-II PWSS 3. Jagmohanpur PWSS 4. Bandhpur PWSS 5. Haripur PWSS 6. Pairagacha PWSS</t>
+  </si>
+  <si>
+    <t>Assistant Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000940/2023-2024</t>
+  </si>
+  <si>
+    <t>110/SER</t>
+  </si>
+  <si>
+    <t>23/02/2024</t>
+  </si>
+  <si>
+    <t>01/03/2024</t>
+  </si>
+  <si>
+    <t>AMBIAN INFRASTRUCTURE</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION OF 2NOS. TEMPORARY KIOSK FOR THE NECESSARY ARRANGEMENT OF ELECTRIFICATION OF TUBEWELL AT BHAGABATIPUR Zone-I HW SITE AND 2ND TW SITE UNDER SERAMPORE SUB-DIVISION OF HOOGHLY DIVISION P.H.E DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000135/2024-2025</t>
+  </si>
+  <si>
+    <t>424/SER</t>
+  </si>
+  <si>
+    <t>31/07/2024</t>
+  </si>
+  <si>
+    <t>15/08/2024</t>
+  </si>
+  <si>
+    <t>SUNITI MAIRA</t>
+  </si>
+  <si>
     <t>Electrical</t>
-  </si>
-[...61 lines deleted...]
-    <t>SUNITI MAIRA</t>
   </si>
   <si>
     <t>Quotation bill for new service connection charges at Bhagabatipur PWSS Zone-I, P.H. No.-II, Hooghly. Application No. 5004066730 Ref ID: 503597305</t>
   </si>
   <si>
     <t>BILL/00236/2024-2025</t>
   </si>
   <si>
     <t>23/04/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>PAYMENT TO ROAD RESTORATION TO PWD KALACHARA BHAGABATIPUR ROAD</t>
   </si>
   <si>
     <t>BILL/00684/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-501</t>
   </si>
   <si>
     <t>26/09/2024</t>
   </si>
@@ -690,51 +669,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="74.267578" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -875,687 +854,624 @@
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>46.53</v>
+        <v>0.95</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="K5" s="4" t="s">
-[...2 lines deleted...]
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>0.95</v>
+        <v>0.68</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>80</v>
+        <v>95</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4">
+        <v>87</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>0.68</v>
+        <v>4.55</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L7" s="4">
-[...10 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>4.55</v>
+        <v>96.95</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>56</v>
+      </c>
+      <c r="L8" s="4">
+        <v>44</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>49</v>
       </c>
       <c r="P8" s="4">
-        <v>96.95</v>
+        <v>10.61</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="L9" s="4">
-        <v>44</v>
+        <v>739</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="P9" s="4">
-        <v>10.61</v>
+        <v>6.31</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="L10" s="4">
-        <v>739</v>
+        <v>86</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>48</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>48</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="P10" s="4">
-        <v>6.31</v>
+        <v>5.36</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="I11" s="13"/>
-[...15 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>5.36</v>
+        <v>570.37</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>570.37</v>
+        <v>498.14</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A13" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>1219.97</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
-    <row r="14" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>