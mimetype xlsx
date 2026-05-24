--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -893,54 +893,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>0.95</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -956,54 +956,54 @@
       <c r="I5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>0.68</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.66</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>97.1</v>
       </c>
       <c r="S5" s="4">
         <v>95</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1314,54 +1314,54 @@
       <c r="I11" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P11" s="4">
         <v>570.37</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>42.94</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>7.53</v>
       </c>
       <c r="S11" s="4">
         <v>20</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1377,88 +1377,88 @@
       <c r="I12" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P12" s="4">
         <v>498.14</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>305.03</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>61.23</v>
       </c>
       <c r="S12" s="4">
         <v>30</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>75</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>1219.97</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>349.59</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>28.66</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>