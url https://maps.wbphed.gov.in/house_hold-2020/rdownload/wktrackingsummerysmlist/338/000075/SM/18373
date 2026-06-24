--- v3 (2026-05-24)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -237,50 +237,71 @@
     <t>04/08/2023</t>
   </si>
   <si>
     <t>27/05/2025</t>
   </si>
   <si>
     <t>S GHOSH AND ASSOCIATES PVT LTD.</t>
   </si>
   <si>
     <t>BHAGABATIPUR ZONE-I Piped Water Supply Scheme with Sinking of tube-well, LDS, Rising Main, FHTC, Construction of 350 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch-rooms &amp; boundary walls at different TW site under CHANDITALA-I Block of Serampore Sub-Division under Hooghly Division, PHE Dte. [NEW SCHEME]</t>
   </si>
   <si>
     <t>ORD/001026/2023-2024</t>
   </si>
   <si>
     <t>2021/HUG</t>
   </si>
   <si>
     <t>11/07/2023</t>
   </si>
   <si>
     <t>04/04/2025</t>
   </si>
   <si>
     <t>TIRUPATI ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for Bhagabatipur water supply scheme, Zone - I, T.W. No. I &amp; II and Zone - II, T.W. No. I &amp; II, Block: Chanditala-I, District - Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 1</t>
+  </si>
+  <si>
+    <t>Junior Engineer2</t>
+  </si>
+  <si>
+    <t>3619/ED</t>
+  </si>
+  <si>
+    <t>29/08/2023</t>
+  </si>
+  <si>
+    <t>05/04/2028</t>
+  </si>
+  <si>
+    <t>M/S BIPUL BANERJEE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -669,51 +690,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="74.267578" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1391,87 +1412,150 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P12" s="4">
         <v>498.14</v>
       </c>
       <c r="Q12" s="4">
         <v>305.03</v>
       </c>
       <c r="R12" s="4">
         <v>61.23</v>
       </c>
       <c r="S12" s="4">
         <v>30</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="P13" s="4">
+        <v>46.53</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>33.79</v>
+      </c>
+      <c r="R13" s="4">
+        <v>72.62</v>
+      </c>
+      <c r="S13" s="4">
+        <v>60</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>1266.51</v>
+      </c>
+      <c r="P14" s="8">
+        <v>383.38</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>30.27</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>