--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -92,216 +92,216 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Chanditala-I</t>
   </si>
   <si>
     <t>Hooghly Division</t>
   </si>
   <si>
     <t>BHAGABATIPUR PIPED WATER SUPPLY SCHEME BLOCK : CHANDITALA-I, DISTRICT : HOOGHLY.</t>
   </si>
   <si>
     <t>SM/18373</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>BHAGABATIPUR ZONE-II Piped Water Supply Scheme with Sinking of tube-well, LDS, Rising Main, FHTC, Construction of 400 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch-rooms &amp; boundary walls at different TW site under CHANDITALA-I Block of Serampore Sub-Division under Hooghly Division, PHE Dte. [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000280/2023-2024</t>
+  </si>
+  <si>
+    <t>2320/HUG</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>27/05/2025</t>
+  </si>
+  <si>
+    <t>S GHOSH AND ASSOCIATES PVT LTD.</t>
+  </si>
+  <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for Bhagabatipur water supply scheme, Zone - I, T.W. No. I &amp; II and Zone - II, T.W. No. I &amp; II, Block: Chanditala-I, District - Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 1</t>
+  </si>
+  <si>
+    <t>Junior Engineer2</t>
+  </si>
+  <si>
+    <t>ORD/000940/2023-2024</t>
+  </si>
+  <si>
+    <t>3619/ED</t>
+  </si>
+  <si>
+    <t>29/08/2023</t>
+  </si>
+  <si>
+    <t>05/04/2028</t>
+  </si>
+  <si>
+    <t>M/S BIPUL BANERJEE</t>
+  </si>
+  <si>
+    <t>BHAGABATIPUR ZONE-I Piped Water Supply Scheme with Sinking of tube-well, LDS, Rising Main, FHTC, Construction of 350 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch-rooms &amp; boundary walls at different TW site under CHANDITALA-I Block of Serampore Sub-Division under Hooghly Division, PHE Dte. [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>ORD/001026/2023-2024</t>
+  </si>
+  <si>
+    <t>2021/HUG</t>
+  </si>
+  <si>
+    <t>11/07/2023</t>
+  </si>
+  <si>
+    <t>04/04/2025</t>
+  </si>
+  <si>
+    <t>TIRUPATI ENTERPRISES</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000503/2023-2024</t>
   </si>
   <si>
     <t>3060/6/Hug</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to be placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under Serampore Sub Division under Hooghly Division PHE Dte. 1. Bhagabatipur-I PWSS 2. Bhagabatipur-II PWSS 3. Jagmohanpur PWSS 4. Bandhpur PWSS 5. Haripur PWSS 6. Pairagacha PWSS</t>
   </si>
   <si>
-    <t>Assistant Engineer (Civil)</t>
-[...7 lines deleted...]
-  <si>
     <t>110/SER</t>
   </si>
   <si>
     <t>23/02/2024</t>
   </si>
   <si>
     <t>01/03/2024</t>
   </si>
   <si>
     <t>AMBIAN INFRASTRUCTURE</t>
   </si>
   <si>
     <t>CONSTRUCTION OF 2NOS. TEMPORARY KIOSK FOR THE NECESSARY ARRANGEMENT OF ELECTRIFICATION OF TUBEWELL AT BHAGABATIPUR Zone-I HW SITE AND 2ND TW SITE UNDER SERAMPORE SUB-DIVISION OF HOOGHLY DIVISION P.H.E DTE.</t>
   </si>
   <si>
     <t>ORD/000135/2024-2025</t>
   </si>
   <si>
     <t>424/SER</t>
   </si>
   <si>
     <t>31/07/2024</t>
   </si>
   <si>
     <t>15/08/2024</t>
   </si>
   <si>
     <t>SUNITI MAIRA</t>
   </si>
   <si>
-    <t>Electrical</t>
+    <t>PAYMENT TO ROAD RESTORATION TO PWD KALACHARA BHAGABATIPUR ROAD</t>
+  </si>
+  <si>
+    <t>BILL/00684/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-501</t>
+  </si>
+  <si>
+    <t>26/09/2024</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER HOOGHLY HIGHWAY DIVISION-II PW (ROADS) DTE.</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection of Bhogatipur W/S. Sch. PH-I</t>
+  </si>
+  <si>
+    <t>BILL/06052/2023-2024</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation bill for new service connection charges at Bhagabatipur PWSS Zone-I, P.H. No.-II, Hooghly. Application No. 5004066730 Ref ID: 503597305</t>
   </si>
   <si>
     <t>BILL/00236/2024-2025</t>
   </si>
   <si>
     <t>23/04/2024</t>
   </si>
   <si>
-    <t>WBSEDCL</t>
-[...16 lines deleted...]
-  <si>
     <t>Quotation bill for new service connection charges at Bhagabatipur PWSS Zone-II, P.H. No.-II, Hooghly. Application No. 5004042700 Ref ID: 503581618</t>
   </si>
   <si>
     <t>BILL/00119/2024-2025</t>
   </si>
   <si>
     <t>09/04/2024</t>
   </si>
   <si>
-    <t>Quotation for new service connection of Bhogatipur W/S. Sch. PH-I</t>
-[...7 lines deleted...]
-  <si>
     <t>Quotation bill for new service connection charges at Bhagabatipur PWSS Zone-II, P.H. No.-I, Hooghly. Application No. 5004034017 Ref ID: 503576013</t>
   </si>
   <si>
     <t>BILL/00237/2024-2025</t>
-  </si>
-[...55 lines deleted...]
-    <t>M/S BIPUL BANERJEE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -830,688 +830,688 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>26.05</v>
+        <v>570.37</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>42.94</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>7.53</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>0.95</v>
+        <v>46.53</v>
       </c>
       <c r="Q4" s="4">
-        <v>0.95</v>
+        <v>33.79</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>72.62</v>
       </c>
       <c r="S4" s="4">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>0.68</v>
+        <v>498.14</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.66</v>
+        <v>305.03</v>
       </c>
       <c r="R5" s="4">
-        <v>97.1</v>
+        <v>61.23</v>
       </c>
       <c r="S5" s="4">
-        <v>95</v>
+        <v>30</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>50</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>4.55</v>
+        <v>26.05</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>38</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>96.95</v>
+        <v>0.95</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>60</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>49</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>10.61</v>
+        <v>0.68</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.66</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>97.1</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>739</v>
+        <v>66</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>49</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>6.31</v>
+        <v>96.95</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4">
-        <v>86</v>
+        <v>739</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>49</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>5.36</v>
+        <v>6.31</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>75</v>
+      </c>
+      <c r="L11" s="4">
+        <v>87</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="P11" s="4">
-        <v>570.37</v>
+        <v>4.55</v>
       </c>
       <c r="Q11" s="4">
-        <v>42.94</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>7.53</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>78</v>
+      </c>
+      <c r="L12" s="4">
+        <v>44</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>498.14</v>
+        <v>10.61</v>
       </c>
       <c r="Q12" s="4">
-        <v>305.03</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>61.23</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="I13" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L13" s="4">
+        <v>86</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="J13" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N13" s="4" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>81</v>
+        <v>73</v>
       </c>
       <c r="P13" s="4">
-        <v>46.53</v>
+        <v>5.36</v>
       </c>
       <c r="Q13" s="4">
-        <v>33.79</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>72.62</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>1266.51</v>