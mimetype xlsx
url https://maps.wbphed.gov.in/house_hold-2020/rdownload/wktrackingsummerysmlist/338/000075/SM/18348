--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -134,75 +134,78 @@
   <si>
     <t>Quotation Bill for New Service Connection at Ghol Digrui W/S. Sch. Z-II, TW-II</t>
   </si>
   <si>
     <t>BILL/03827/2023-2024</t>
   </si>
   <si>
     <t>18/09/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Electric quot for Ghol Digrui Zone-II T/W-I W/S scheme</t>
   </si>
   <si>
     <t>BILL/02719/2023-2024</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for Ghol Digrui water supply scheme, Zone-II, T.W. No. III, Block: Pursurah, District: Hooghly under Electrical Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer Howrah mechanical Sub Division</t>
+    <t>Assistant Engineer 2 ,Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer1,Junior Engineer3</t>
+  </si>
+  <si>
+    <t>ORD/002468/2023-2024</t>
+  </si>
+  <si>
+    <t>329/ED</t>
+  </si>
+  <si>
+    <t>21/02/2024</t>
+  </si>
+  <si>
+    <t>21/05/2024</t>
+  </si>
+  <si>
+    <t>DEY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Ghol Digrui water supply scheme, Zone-II, T.W. No.- I &amp; II, Block: Pursurah, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
   </si>
   <si>
     <t>Junior Engineer1</t>
-  </si>
-[...19 lines deleted...]
-    <t>Assistant Engineer 2</t>
   </si>
   <si>
     <t>ORD/000815/2023-2024</t>
   </si>
   <si>
     <t>3160/ED</t>
   </si>
   <si>
     <t>27/07/2023</t>
   </si>
   <si>
     <t>25/10/2023</t>
   </si>
   <si>
     <t>DIPALI CONSTRUCTION</t>
   </si>
   <si>
     <t>GHOL DIGRUI (ZONE-II) Piped Water Supply Scheme with Sinking of tube-well, LDS, Rising Main, FHTC, Construction of 350 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch-rooms &amp; boundary walls at different TW site under PURSURAH Block, District:- Hooghly [NEW SCHEME]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer (Civill)</t>
   </si>
@@ -1026,213 +1029,213 @@
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>21.49</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>30</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>568.38</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>60</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>62</v>
-      </c>
-[...10 lines deleted...]
-        <v>61</v>
       </c>
       <c r="P9" s="4">
         <v>568.38</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>1229.36</v>
       </c>
       <c r="P10" s="8">
         <v>0</v>
       </c>
       <c r="Q10" s="8">
         <v>0</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>