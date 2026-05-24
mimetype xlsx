--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -131,74 +131,50 @@
   <si>
     <t>Electrical</t>
   </si>
   <si>
     <t>Quotation Bill for New Service Connection at Ghol Digrui W/S. Sch. Z-II, TW-II</t>
   </si>
   <si>
     <t>BILL/03827/2023-2024</t>
   </si>
   <si>
     <t>18/09/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Electric quot for Ghol Digrui Zone-II T/W-I W/S scheme</t>
   </si>
   <si>
     <t>BILL/02719/2023-2024</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
-    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for Ghol Digrui water supply scheme, Zone-II, T.W. No. III, Block: Pursurah, District: Hooghly under Electrical Division, PHE Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Ghol Digrui water supply scheme, Zone-II, T.W. No.- I &amp; II, Block: Pursurah, District- Hooghly under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer 2</t>
   </si>
   <si>
     <t>Junior Engineer1</t>
   </si>
   <si>
     <t>ORD/000815/2023-2024</t>
   </si>
   <si>
     <t>3160/ED</t>
   </si>
   <si>
     <t>27/07/2023</t>
   </si>
   <si>
     <t>25/10/2023</t>
   </si>
   <si>
     <t>DIPALI CONSTRUCTION</t>
   </si>
   <si>
     <t>GHOL DIGRUI (ZONE-II) Piped Water Supply Scheme with Sinking of tube-well, LDS, Rising Main, FHTC, Construction of 350 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch-rooms &amp; boundary walls at different TW site under PURSURAH Block, District:- Hooghly [NEW SCHEME]</t>
@@ -213,50 +189,68 @@
     <t>ORD/000223/2023-2024</t>
   </si>
   <si>
     <t>2035/HUG</t>
   </si>
   <si>
     <t>12/07/2023</t>
   </si>
   <si>
     <t>07/04/2024</t>
   </si>
   <si>
     <t>DOULPHINE ENTERPRISE (RANJIT KHANRA)</t>
   </si>
   <si>
     <t>ORD/000227/2023-2024</t>
   </si>
   <si>
     <t>2035/hug</t>
   </si>
   <si>
     <t>13/07/2023</t>
   </si>
   <si>
     <t>28/03/2025</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) GHOLDGRUI PWSS(Z-II)- 3no¿s, (2) KELEPARA PWSS- 2 no¿s, (3) RASULPUR PWSS- 5 no¿s, (4) BHANGAMORA PWSS- 1 no¿s, (5) SHYAMPUR PWSS(Z-III)- 2 no¿s, (6) GOPALDAHA PWSS- 1 no¿s</t>
+  </si>
+  <si>
+    <t>ORD/002302/2024-2025</t>
+  </si>
+  <si>
+    <t>1156/Arg</t>
+  </si>
+  <si>
+    <t>10/12/2024</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>KARALI MOHAN KHAMRUI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -984,280 +978,280 @@
       <c r="H6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
-        <v>10.43</v>
+        <v>21.49</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>21.46</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.86</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>21.49</v>
+        <v>568.38</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>36.04</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>6.34</v>
       </c>
       <c r="S7" s="4">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="I8" s="13" t="s">
+      <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="J8" s="13" t="s">
+      <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="P8" s="4">
         <v>568.38</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>418.05</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>73.55</v>
       </c>
       <c r="S8" s="4">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>568.38</v>
+        <v>0.98</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>80</v>
+        <v>99</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
-        <v>1229.36</v>
+        <v>1219.91</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>475.55</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>38.98</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>