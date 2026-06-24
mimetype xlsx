--- v4 (2026-05-24)
+++ v5 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -207,50 +207,98 @@
     <t>2035/hug</t>
   </si>
   <si>
     <t>13/07/2023</t>
   </si>
   <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) GHOLDGRUI PWSS(Z-II)- 3no¿s, (2) KELEPARA PWSS- 2 no¿s, (3) RASULPUR PWSS- 5 no¿s, (4) BHANGAMORA PWSS- 1 no¿s, (5) SHYAMPUR PWSS(Z-III)- 2 no¿s, (6) GOPALDAHA PWSS- 1 no¿s</t>
   </si>
   <si>
     <t>ORD/002302/2024-2025</t>
   </si>
   <si>
     <t>1156/Arg</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>KARALI MOHAN KHAMRUI</t>
+  </si>
+  <si>
+    <t>Service connection charges for Gholdiguri water supply scheme ZONE -II,TW NO-V.</t>
+  </si>
+  <si>
+    <t>BILL/01105/2025-2026</t>
+  </si>
+  <si>
+    <t>30/07/2025</t>
+  </si>
+  <si>
+    <t>Sinking of 2 Nos. Additional tube-well, Rising Main for inter connection between T.W &amp; Distribution, construction of 2nos. switch-room &amp; boundary wall for GHOLDIGRUI ZONE-II Piped Water Supply Scheme under ARAMBAGH Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000286/2024-2025</t>
+  </si>
+  <si>
+    <t>3668/HUG</t>
+  </si>
+  <si>
+    <t>13/11/2024</t>
+  </si>
+  <si>
+    <t>01/02/2026</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for Ghol Digrui water supply scheme, Zone-II, T.W. No. III, Block: Pursurah, District: Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2 ,Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer1,Junior Engineer3</t>
+  </si>
+  <si>
+    <t>ORD/002468/2023-2024</t>
+  </si>
+  <si>
+    <t>329/ED</t>
+  </si>
+  <si>
+    <t>21/02/2024</t>
+  </si>
+  <si>
+    <t>01/06/2026</t>
+  </si>
+  <si>
+    <t>DEY ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -639,51 +687,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1184,87 +1232,272 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>0.98</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>99</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L10" s="4">
+        <v>42151</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="P10" s="4">
+        <v>3.99</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P11" s="4">
+        <v>52.78</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>70</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="P12" s="4">
+        <v>10.43</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>5</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>1287.11</v>
+      </c>
+      <c r="P13" s="8">
+        <v>475.55</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>36.95</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>