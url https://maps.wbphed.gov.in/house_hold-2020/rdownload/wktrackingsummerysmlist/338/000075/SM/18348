--- v5 (2026-06-24)
+++ v6 (2026-08-28)
@@ -80,225 +80,225 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Pursura</t>
   </si>
   <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>Ghol Digrui (Zone-II) Piped Water Supply Scheme , Block- Pursura, District-Hooghly</t>
+  </si>
+  <si>
+    <t>SM/18348</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Ghol Digrui water supply scheme, Zone-II, T.W. No.- I &amp; II, Block: Pursurah, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer1</t>
+  </si>
+  <si>
+    <t>ORD/000815/2023-2024</t>
+  </si>
+  <si>
+    <t>3160/ED</t>
+  </si>
+  <si>
+    <t>27/07/2023</t>
+  </si>
+  <si>
+    <t>25/10/2023</t>
+  </si>
+  <si>
+    <t>DIPALI CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Hooghly Division</t>
   </si>
   <si>
-    <t>Ghol Digrui (Zone-II) Piped Water Supply Scheme , Block- Pursura, District-Hooghly</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>GHOL DIGRUI (ZONE-II) Piped Water Supply Scheme with Sinking of tube-well, LDS, Rising Main, FHTC, Construction of 350 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch-rooms &amp; boundary walls at different TW site under PURSURAH Block, District:- Hooghly [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000227/2023-2024</t>
+  </si>
+  <si>
+    <t>2035/hug</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>28/03/2025</t>
+  </si>
+  <si>
+    <t>DOULPHINE ENTERPRISE (RANJIT KHANRA)</t>
+  </si>
+  <si>
+    <t>ORD/000223/2023-2024</t>
+  </si>
+  <si>
+    <t>2035/HUG</t>
+  </si>
+  <si>
+    <t>12/07/2023</t>
+  </si>
+  <si>
+    <t>07/04/2024</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000376/2023-2024</t>
   </si>
   <si>
     <t>3002/5/Hug</t>
   </si>
   <si>
     <t>05/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Electrical</t>
-[...1 lines deleted...]
-  <si>
     <t>Quotation Bill for New Service Connection at Ghol Digrui W/S. Sch. Z-II, TW-II</t>
   </si>
   <si>
     <t>BILL/03827/2023-2024</t>
   </si>
   <si>
     <t>18/09/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Electric quot for Ghol Digrui Zone-II T/W-I W/S scheme</t>
   </si>
   <si>
     <t>BILL/02719/2023-2024</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
-    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Ghol Digrui water supply scheme, Zone-II, T.W. No.- I &amp; II, Block: Pursurah, District- Hooghly under Electrical Division, PHE Dte.</t>
-[...56 lines deleted...]
-    <t>28/03/2025</t>
+    <t>Sinking of 2 Nos. Additional tube-well, Rising Main for inter connection between T.W &amp; Distribution, construction of 2nos. switch-room &amp; boundary wall for GHOLDIGRUI ZONE-II Piped Water Supply Scheme under ARAMBAGH Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000286/2024-2025</t>
+  </si>
+  <si>
+    <t>3668/HUG</t>
+  </si>
+  <si>
+    <t>13/11/2024</t>
+  </si>
+  <si>
+    <t>01/08/2026</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for Ghol Digrui water supply scheme, Zone-II, T.W. No. III, Block: Pursurah, District: Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2 ,Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer1,Junior Engineer3</t>
+  </si>
+  <si>
+    <t>ORD/002468/2023-2024</t>
+  </si>
+  <si>
+    <t>329/ED</t>
+  </si>
+  <si>
+    <t>21/02/2024</t>
+  </si>
+  <si>
+    <t>01/06/2026</t>
+  </si>
+  <si>
+    <t>DEY ENTERPRISE</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) GHOLDGRUI PWSS(Z-II)- 3no¿s, (2) KELEPARA PWSS- 2 no¿s, (3) RASULPUR PWSS- 5 no¿s, (4) BHANGAMORA PWSS- 1 no¿s, (5) SHYAMPUR PWSS(Z-III)- 2 no¿s, (6) GOPALDAHA PWSS- 1 no¿s</t>
   </si>
   <si>
     <t>ORD/002302/2024-2025</t>
   </si>
   <si>
     <t>1156/Arg</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>KARALI MOHAN KHAMRUI</t>
   </si>
   <si>
     <t>Service connection charges for Gholdiguri water supply scheme ZONE -II,TW NO-V.</t>
   </si>
   <si>
     <t>BILL/01105/2025-2026</t>
   </si>
   <si>
     <t>30/07/2025</t>
-  </si>
-[...37 lines deleted...]
-    <t>DEY ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -827,633 +827,633 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P3" s="4">
+        <v>21.49</v>
+      </c>
+      <c r="Q3" s="4">
+        <v>21.46</v>
+      </c>
+      <c r="R3" s="4">
+        <v>99.86</v>
+      </c>
+      <c r="S3" s="4">
         <v>30</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>285</v>
+        <v>38</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>3.29</v>
+        <v>568.38</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>418.05</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>73.55</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="I5" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>43</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>3.16</v>
+        <v>568.38</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>36.04</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>6.34</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>39</v>
-[...6 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>21.49</v>
+        <v>54.23</v>
       </c>
       <c r="Q6" s="4">
-        <v>21.46</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>99.86</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>53</v>
+      </c>
+      <c r="L7" s="4">
+        <v>285</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>568.38</v>
+        <v>3.29</v>
       </c>
       <c r="Q7" s="4">
-        <v>36.04</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>6.34</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>57</v>
+      </c>
+      <c r="L8" s="4">
+        <v>166</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P8" s="4">
-        <v>568.38</v>
+        <v>3.16</v>
       </c>
       <c r="Q8" s="4">
-        <v>418.05</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>73.55</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>42</v>
       </c>
       <c r="P9" s="4">
-        <v>0.98</v>
+        <v>52.78</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>99</v>
+        <v>70</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I10" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="I10" s="13"/>
-      <c r="J10" s="13"/>
+      <c r="J10" s="13" t="s">
+        <v>66</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>42151</v>
+        <v>67</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>35</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>3.99</v>
+        <v>10.43</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>54</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>52.78</v>
+        <v>0.98</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>70</v>
+        <v>99</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>73</v>
-[...6 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>79</v>
+      </c>
+      <c r="L12" s="4">
+        <v>42151</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>80</v>
+        <v>55</v>
       </c>
       <c r="P12" s="4">
-        <v>10.43</v>
+        <v>3.99</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>1287.11</v>