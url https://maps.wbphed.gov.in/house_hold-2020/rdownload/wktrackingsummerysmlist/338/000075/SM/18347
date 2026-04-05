--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -195,50 +195,68 @@
     <t>03/08/2023</t>
   </si>
   <si>
     <t>03/11/2025</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Augmentation of Shyampur water supply scheme, T.W. No.- I, II, III &amp; IV, Block: Pursurah, District- Hooghly under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer 2</t>
   </si>
   <si>
     <t>ORD/000820/2023-2024</t>
   </si>
   <si>
     <t>3174/ED</t>
   </si>
   <si>
     <t>28/07/2023</t>
   </si>
   <si>
     <t>02/05/2025</t>
   </si>
   <si>
     <t>H.K.DAS &amp; CO.</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub-Division under Hooghly Division PHE Dte. (i) BAIKUNTHAPUR PWSS (ii) BHANGAMORA PWSS (iii) CHILADANGI PWSS (iv) SAOTA PWSS (v) SHYAMPUR PWSS (vi) MAHISGHOT-(ZONE-I) PWSS</t>
+  </si>
+  <si>
+    <t>ORD/000440/2024-2025</t>
+  </si>
+  <si>
+    <t>801/Arg</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>LIMRA SOCIAL WELFARE SOCIETY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -627,73 +645,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1022,54 +1040,54 @@
       <c r="I7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P7" s="4">
         <v>745.98</v>
       </c>
       <c r="Q7" s="4">
-        <v>247.41</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>33.17</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>45</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1083,101 +1101,162 @@
       <c r="I8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>43.01</v>
       </c>
       <c r="Q8" s="4">
-        <v>2.77</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>6.44</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>25</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>61</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P9" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>883.4</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>