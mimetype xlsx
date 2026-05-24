--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -1040,54 +1040,54 @@
       <c r="I7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P7" s="4">
         <v>745.98</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>247.41</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>33.17</v>
       </c>
       <c r="S7" s="4">
         <v>45</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1101,54 +1101,54 @@
       <c r="I8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>43.01</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.77</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>6.44</v>
       </c>
       <c r="S8" s="4">
         <v>25</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1196,54 +1196,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>883.4</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>250.18</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>28.32</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>