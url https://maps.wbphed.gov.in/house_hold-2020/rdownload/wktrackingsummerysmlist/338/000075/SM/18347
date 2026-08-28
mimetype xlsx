--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -77,186 +77,186 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
+    <t>Hooghly Division</t>
+  </si>
+  <si>
+    <t>Augmentation of Shyampur Piped Water Supply Scheme, Block- Pursura, District-Hooghly.</t>
+  </si>
+  <si>
+    <t>SM/18347</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Augmentation of SHYAMPUR Piped Water Supply Scheme with Sinking of 3 Nos. tube-well within ZONE-I, II &amp; III, Repairing of Existing O.H.R, Switch Rooms, Boundary walls at different TW site, LDS, FHTC in ZONE-I, LDS, FHTC, construction of switch-rooms &amp; boundary walls in ZONE-II, Construction of 200 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; LDS, RISING MAIN, FHTC, construction of switch-rooms &amp; boundary walls in ZONE-III under PURSURAH Block, District:- Hooghly</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000275/2023-2024</t>
+  </si>
+  <si>
+    <t>2292/HUG</t>
+  </si>
+  <si>
+    <t>03/08/2023</t>
+  </si>
+  <si>
+    <t>03/11/2025</t>
+  </si>
+  <si>
+    <t>SIBSANKAR CHOWDHURY</t>
+  </si>
+  <si>
     <t>Electrical</t>
   </si>
   <si>
-    <t>Augmentation of Shyampur Piped Water Supply Scheme, Block- Pursura, District-Hooghly.</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Augmentation of Shyampur water supply scheme, T.W. No.- I, II, III &amp; IV, Block: Pursurah, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer1</t>
+  </si>
+  <si>
+    <t>ORD/000820/2023-2024</t>
+  </si>
+  <si>
+    <t>3174/ED</t>
+  </si>
+  <si>
+    <t>28/07/2023</t>
+  </si>
+  <si>
+    <t>02/05/2025</t>
+  </si>
+  <si>
+    <t>H.K.DAS &amp; CO.</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for SHYAMPUR PIPED W/S SCHEME, T.W. No. V, Block: Pursurah, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
-    <t>Junior Engineer1</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000165/2024-2025</t>
   </si>
   <si>
     <t>1187/ED</t>
   </si>
   <si>
     <t>14/06/2024</t>
   </si>
   <si>
     <t>12/09/2024</t>
   </si>
   <si>
     <t>COOLING CARE CENTER</t>
   </si>
   <si>
-    <t>Hooghly Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Sinking of 2 Nos. Additional tube-well, Rising Main for inter connection between T.W &amp; Distribution, construction of 2nos. switch-room &amp; boundary wall for Augmentation of SHYAMPUR Piped Water Supply Scheme under ARAMBAGH Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000377/2024-2025</t>
   </si>
   <si>
     <t>3719/HUG</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>18/01/2025</t>
   </si>
   <si>
-    <t>SIBSANKAR CHOWDHURY</t>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub-Division under Hooghly Division PHE Dte. (i) BAIKUNTHAPUR PWSS (ii) BHANGAMORA PWSS (iii) CHILADANGI PWSS (iv) SAOTA PWSS (v) SHYAMPUR PWSS (vi) MAHISGHOT-(ZONE-I) PWSS</t>
+  </si>
+  <si>
+    <t>ORD/000440/2024-2025</t>
+  </si>
+  <si>
+    <t>801/Arg</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>LIMRA SOCIAL WELFARE SOCIETY</t>
+  </si>
+  <si>
+    <t>Electric quot. of WBSEDCL for New service Connection of Shyampur T/W-III W/S scheme under Electrical Division PHE Dte. (SM/18347)</t>
+  </si>
+  <si>
+    <t>BILL/01613/2024-2025</t>
+  </si>
+  <si>
+    <t>12/08/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Electric quot. of WBSEDCL for New Connection of Shyampur T/W-IV W/S scheme under ED PHE Dte (SM/18347)</t>
   </si>
   <si>
     <t>BILL/01356/2024-2025</t>
   </si>
   <si>
     <t>30/07/2024</t>
-  </si>
-[...70 lines deleted...]
-    <t>LIMRA SOCIAL WELFARE SOCIETY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -805,414 +805,414 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>10.74</v>
+        <v>745.98</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>247.41</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>33.17</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>51.74</v>
+        <v>43.01</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.77</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>6.44</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>338</v>
+        <v>44</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>4.57</v>
+        <v>10.74</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>372</v>
+        <v>50</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="P6" s="4">
-        <v>26.41</v>
+        <v>51.74</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>39</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>745.98</v>
+        <v>0.95</v>
       </c>
       <c r="Q7" s="4">
-        <v>247.41</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>33.17</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>61</v>
+      </c>
+      <c r="L8" s="4">
+        <v>372</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>43.01</v>
+        <v>26.41</v>
       </c>
       <c r="Q8" s="4">
-        <v>2.77</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>6.44</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
-[...6 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="L9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L9" s="4">
+        <v>338</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>0.95</v>
+        <v>4.57</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>883.4</v>