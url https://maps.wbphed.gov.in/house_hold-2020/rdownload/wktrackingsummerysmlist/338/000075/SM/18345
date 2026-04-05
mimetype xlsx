--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -210,68 +210,50 @@
     <t>01/04/2025</t>
   </si>
   <si>
     <t>GLACIER ENGINEERING CO.</t>
   </si>
   <si>
     <t>NATIBPUR, ROUTHKHANA, HIRAPUR(ZONE-I), HIRAPUR(ZONE-II) , HAYATPUR, MOSTAFAPUR, CHINRA(ZONE-I), CHTNRA( ZONE-I), MARAKHANA(ZONE-I), MARAKHANA(ZONE-II) Piped Water Supply Scheme with T.W, SWITCH ROOM, BOUNDARY WALL, RISING MAIN, LDS, FHTC &amp; Construction of different capacity OHR with 20 mtr. staging height including Soil Investigation work at KHANAKUL-II Block under ARAMBAGH Sub-Division of Hooghly Division PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer (Civill),Khanakul 2 Block Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000551/2023-2024</t>
   </si>
   <si>
     <t>3168/HUG</t>
   </si>
   <si>
     <t>19/10/2023</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>MACKINTOSH BURN LIMITED</t>
-  </si>
-[...16 lines deleted...]
-    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -660,51 +642,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1150,150 +1132,87 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P8" s="4">
         <v>5743.06</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="3">
-[...20 lines deleted...]
-      <c r="H9" s="13" t="s">
+      <c r="A9" s="7" t="s">
         <v>66</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>5869.95</v>
+      </c>
+      <c r="P9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
-    <row r="10" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>