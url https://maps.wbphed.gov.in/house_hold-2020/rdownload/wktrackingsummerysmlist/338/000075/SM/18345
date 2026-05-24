--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -189,71 +189,50 @@
     <t>1178/ED</t>
   </si>
   <si>
     <t>M/S. UTTAM KUMAR CHATTERJEE.</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Hayatpur water supply scheme, T.W. No.- I &amp; II, Block: Khanakul-II, District- Hooghly under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer 2</t>
   </si>
   <si>
     <t>ORD/000816/2023-2024</t>
   </si>
   <si>
     <t>3161/ED</t>
   </si>
   <si>
     <t>27/07/2023</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>GLACIER ENGINEERING CO.</t>
-  </si>
-[...19 lines deleted...]
-    <t>MACKINTOSH BURN LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -642,51 +621,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -866,54 +845,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>64.34</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>28.87</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>44.87</v>
       </c>
       <c r="S4" s="4">
         <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1069,150 +1048,87 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>21.83</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="3">
-[...20 lines deleted...]
-      <c r="H8" s="13" t="s">
+      <c r="A8" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>126.89</v>
+      </c>
+      <c r="P8" s="8">
+        <v>28.87</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>22.75</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
-    <row r="9" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>