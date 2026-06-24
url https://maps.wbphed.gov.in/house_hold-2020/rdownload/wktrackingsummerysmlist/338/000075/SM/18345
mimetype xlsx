--- v3 (2026-05-24)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -189,50 +189,113 @@
     <t>1178/ED</t>
   </si>
   <si>
     <t>M/S. UTTAM KUMAR CHATTERJEE.</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Hayatpur water supply scheme, T.W. No.- I &amp; II, Block: Khanakul-II, District- Hooghly under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer 2</t>
   </si>
   <si>
     <t>ORD/000816/2023-2024</t>
   </si>
   <si>
     <t>3161/ED</t>
   </si>
   <si>
     <t>27/07/2023</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>GLACIER ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Quotation of New Service Connection for Hayatpur w/s scheme,TW No-III Block-Khanakul-II Dist-Hooghly under Electrical Division,PHE Dte.(SM/18345) Application No-5004490324 Reference Id-503810051</t>
+  </si>
+  <si>
+    <t>BILL/03071/2024-2025</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Quotation of New Service Connection for Hayatpur w/s scheme,TW No-IV Block-Khanakul-II Dist-Hooghly under Electrical Division,PHE Dte.(SM/18345) Application No-5004490349 Reference Id-503810052</t>
+  </si>
+  <si>
+    <t>BILL/01122/2024-2025</t>
+  </si>
+  <si>
+    <t>C032555994400</t>
+  </si>
+  <si>
+    <t>18/03/2025</t>
+  </si>
+  <si>
+    <t>NATIBPUR, ROUTHKHANA, HIRAPUR(ZONE-I), HIRAPUR(ZONE-II) , HAYATPUR, MOSTAFAPUR, CHINRA(ZONE-I), CHTNRA( ZONE-I), MARAKHANA(ZONE-I), MARAKHANA(ZONE-II) Piped Water Supply Scheme with T.W, SWITCH ROOM, BOUNDARY WALL, RISING MAIN, LDS, FHTC &amp; Construction of different capacity OHR with 20 mtr. staging height including Soil Investigation work at KHANAKUL-II Block under ARAMBAGH Sub-Division of Hooghly Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill),Khanakul 2 Block Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000551/2023-2024</t>
+  </si>
+  <si>
+    <t>3168/HUG</t>
+  </si>
+  <si>
+    <t>19/10/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>MACKINTOSH BURN LIMITED</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute house hold by verification through electric connection or any other unique documents and making error free database in different pipe water supply scheme under Khanakul I &amp; II Block in the District of Hooghly under Arambagh Sub Division under Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001929/2024-2025</t>
+  </si>
+  <si>
+    <t>463/HUG</t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -621,70 +684,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1048,87 +1111,331 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>21.83</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L8" s="4">
+        <v>696</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="P8" s="4">
+        <v>7.1</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="P9" s="4">
+        <v>7.56</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>0</v>
+      </c>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="P10" s="4">
+        <v>5743.06</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>397.14</v>
+      </c>
+      <c r="R10" s="4">
+        <v>6.92</v>
+      </c>
+      <c r="S10" s="4">
+        <v>50</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P11" s="4">
+        <v>14.8</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>20</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>5899.41</v>
+      </c>
+      <c r="P12" s="8">
+        <v>426.02</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>7.22</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>