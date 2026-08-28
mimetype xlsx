--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -80,222 +80,225 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Khanakul-II</t>
   </si>
   <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>Hayatpur Piped Water Supply Scheme, Block-Khanakul-II, District-Hooghly.</t>
+  </si>
+  <si>
+    <t>SM/18345</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Hayatpur water supply scheme, T.W. No.- I &amp; II, Block: Khanakul-II, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer3,Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/000816/2023-2024</t>
+  </si>
+  <si>
+    <t>3161/ED</t>
+  </si>
+  <si>
+    <t>27/07/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>GLACIER ENGINEERING CO.</t>
+  </si>
+  <si>
     <t>Hooghly Division</t>
   </si>
   <si>
-    <t>Hayatpur Piped Water Supply Scheme, Block-Khanakul-II, District-Hooghly.</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>NATIBPUR, ROUTHKHANA, HIRAPUR(ZONE-I), HIRAPUR(ZONE-II) , HAYATPUR, MOSTAFAPUR, CHINRA(ZONE-I), CHTNRA( ZONE-I), MARAKHANA(ZONE-I), MARAKHANA(ZONE-II) Piped Water Supply Scheme with T.W, SWITCH ROOM, BOUNDARY WALL, RISING MAIN, LDS, FHTC &amp; Construction of different capacity OHR with 20 mtr. staging height including Soil Investigation work at KHANAKUL-II Block under ARAMBAGH Sub-Division of Hooghly Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill),Khanakul 2 Block Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000551/2023-2024</t>
+  </si>
+  <si>
+    <t>3168/HUG</t>
+  </si>
+  <si>
+    <t>19/10/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>MACKINTOSH BURN LIMITED</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000410/2023-2024</t>
   </si>
   <si>
     <t>3057/47/Hug</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Sinking of 4 nos. tube-well (300 X 200 mm) by D.R. Rig method at HAYATPUR and ARUNDA Z-I Piped Water Supply Scheme under ARAMBAGH Sub-Division of Hooghly Division P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer (Civill)</t>
   </si>
   <si>
     <t>ORD/000843/2023-2024</t>
   </si>
   <si>
     <t>723/HUG</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>04/05/2024</t>
   </si>
   <si>
     <t>SPG ENTERPRISES</t>
   </si>
   <si>
-    <t>Electrical</t>
-[...1 lines deleted...]
-  <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for HAYATPUR PIPED W/S SCHEME, T.W. No. III, Block: Khanakul - II, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>Junior Engineer4</t>
   </si>
   <si>
     <t>ORD/000154/2024-2025</t>
   </si>
   <si>
     <t>1177/ED</t>
   </si>
   <si>
     <t>14/06/2024</t>
   </si>
   <si>
     <t>12/09/2024</t>
   </si>
   <si>
     <t>M/S G P ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for HAYATPUR PIPED W/S SCHEME, T.W. No. IV, Block: Khanakul - II, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000155/2024-2025</t>
   </si>
   <si>
     <t>1178/ED</t>
   </si>
   <si>
     <t>M/S. UTTAM KUMAR CHATTERJEE.</t>
   </si>
   <si>
-    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Hayatpur water supply scheme, T.W. No.- I &amp; II, Block: Khanakul-II, District- Hooghly under Electrical Division, PHE Dte.</t>
-[...17 lines deleted...]
-    <t>GLACIER ENGINEERING CO.</t>
+    <t>Field level data validation of FHTC executed by various agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute house hold by verification through electric connection or any other unique documents and making error free database in different pipe water supply scheme under Khanakul I &amp; II Block in the District of Hooghly under Arambagh Sub Division under Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001929/2024-2025</t>
+  </si>
+  <si>
+    <t>463/HUG</t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Quotation of New Service Connection for Hayatpur w/s scheme,TW No-III Block-Khanakul-II Dist-Hooghly under Electrical Division,PHE Dte.(SM/18345) Application No-5004490324 Reference Id-503810051</t>
   </si>
   <si>
     <t>BILL/03071/2024-2025</t>
   </si>
   <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation of New Service Connection for Hayatpur w/s scheme,TW No-IV Block-Khanakul-II Dist-Hooghly under Electrical Division,PHE Dte.(SM/18345) Application No-5004490349 Reference Id-503810052</t>
   </si>
   <si>
     <t>BILL/01122/2024-2025</t>
   </si>
   <si>
     <t>C032555994400</t>
   </si>
   <si>
     <t>18/03/2025</t>
-  </si>
-[...37 lines deleted...]
-    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -824,605 +827,605 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>19.24</v>
+        <v>21.83</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>64.34</v>
+        <v>5743.06</v>
       </c>
       <c r="Q4" s="4">
-        <v>28.87</v>
+        <v>189.47</v>
       </c>
       <c r="R4" s="4">
-        <v>44.87</v>
+        <v>3.3</v>
       </c>
       <c r="S4" s="4">
         <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>10.74</v>
+        <v>19.24</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P6" s="4">
+        <v>64.34</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>28.87</v>
+      </c>
+      <c r="R6" s="4">
+        <v>44.87</v>
+      </c>
+      <c r="S6" s="4">
         <v>50</v>
-      </c>
-[...19 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="P7" s="4">
-        <v>21.83</v>
+        <v>10.74</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>63</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>57</v>
+      </c>
       <c r="K8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>60</v>
-      </c>
-[...4 lines deleted...]
-        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>7.1</v>
+        <v>10.74</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>67</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="P9" s="4">
-        <v>7.56</v>
+        <v>14.8</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
-[...6 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>74</v>
+      </c>
+      <c r="L10" s="4">
+        <v>696</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>5743.06</v>
+        <v>7.1</v>
       </c>
       <c r="Q10" s="4">
-        <v>397.14</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>6.92</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>74</v>
-[...6 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>14.8</v>
+        <v>7.56</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>5899.41</v>
       </c>
       <c r="P12" s="8">
-        <v>426.02</v>
+        <v>218.34</v>
       </c>
       <c r="Q12" s="8">
-        <v>7.22</v>
+        <v>3.7</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>