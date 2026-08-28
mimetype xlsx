--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,68 +89,116 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Hooghly Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF KRISHNANAGAR PIPED W/S SCHEME UNDER KHANAKUL-I BLOCK</t>
   </si>
   <si>
     <t>SM/18339</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Augmentation of KRISHNANAGAR Piped Water Supply Scheme with Sinking of tube-well, LDS, Rising Main, FHTC, Construction of 300 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch-rooms &amp; boundary walls in ZONE-II &amp; Repairing of Existing O.H.R, Switch Rooms, Boundary walls at different TW site, LDS, FHTC in ZONE-I under KHANAKUL-I Block, District:- Hooghly</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000224/2023-2024</t>
+  </si>
+  <si>
+    <t>2036/HUG</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>02/10/2025</t>
+  </si>
+  <si>
+    <t>M/S PRADYUT KUMAR HAZRA</t>
+  </si>
+  <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Augmentation of Krishnanagar water supply scheme, T.W. No.- I &amp; II, Block: Khanakul-I, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/000992/2023-2024</t>
+  </si>
+  <si>
+    <t>3788/ED</t>
+  </si>
+  <si>
+    <t>26/09/2023</t>
+  </si>
+  <si>
+    <t>25/12/2023</t>
+  </si>
+  <si>
+    <t>GLACIER ENGINEERING CO.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000184/2022-2023</t>
   </si>
   <si>
     <t>79/22/Hug</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Electrical</t>
-[...1 lines deleted...]
-  <si>
     <t>Quotation Bill for for New Service Connection at Krishnanagar W/S. Sch. PH-II, Z-II,</t>
   </si>
   <si>
     <t>BILL/04318/2023-2024</t>
   </si>
   <si>
     <t>17/11/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation Bill for for New Service Connection at Krishnanagar W/S. Sch. PH-I, Z-II</t>
   </si>
   <si>
     <t>BILL/04317/2023-2024</t>
   </si>
   <si>
     <t>Sinking of 3 nos 300 X200 mm dia Tube Well, 210 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at Proposed Tube Well Site of KRISHNANAGAR Zone-II , MAYAPUR , TIROL Zone-I W/S Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000257/2024-2025</t>
   </si>
   <si>
     <t>3530/HUG</t>
@@ -185,53 +233,50 @@
   <si>
     <t>Construction of Boundary Wall, Laying rising main pipe for inter connection between Proposed T.W &amp; Distribution of KRISHNANAGAR Z-I Piped Water Supply Scheme under ARAMBAGH Sub-Division of Hooghly Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000324/2024-2025</t>
   </si>
   <si>
     <t>3665/HUG</t>
   </si>
   <si>
     <t>13/11/2024</t>
   </si>
   <si>
     <t>11/02/2025</t>
   </si>
   <si>
     <t>M/S B N ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for KRISHNANAGAR PIPED W/S SCHEME, T.W. No. III, Block: Khanakul-I, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
-    <t>Junior Engineer4</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000190/2024-2025</t>
   </si>
   <si>
     <t>1205/ED</t>
   </si>
   <si>
     <t>14/06/2024</t>
   </si>
   <si>
     <t>12/09/2024</t>
   </si>
   <si>
     <t>SWAPAN ENTERPRISE</t>
   </si>
   <si>
     <t>Sinking of 3 nos 300 X200 mm dia Tube Well, 210 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at Proposed Tube Well Site of NATIBPUR , SAIDPUR Zone-II , KRISHNANAGAR Zone-I W/S Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000171/2024-2025</t>
   </si>
   <si>
     <t>3170/HUG</t>
   </si>
   <si>
     <t>10/09/2024</t>
@@ -255,95 +300,50 @@
     <t>D.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of 3 nos.5.4 m X 3.6 m Switch Room with Sanitary and Water Supply arrangement , Boundary Wall ,Laying rising main pipe for inter connection between Proposed T.W &amp; Distribution at Proposed Tube Well Site of NATIBPUR KRISHNANAGAR Zone-I , RASULPUR W/S Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000405/2024-2025</t>
   </si>
   <si>
     <t>3782/HUG</t>
   </si>
   <si>
     <t>MA TARA CONSTRUCTION (SATYAJIT BANIK)</t>
   </si>
   <si>
     <t>Construction of Boundary Wall, Laying rising main pipe for inter connection between Proposed T.W &amp; Distribution of KRISHNANAGAR Z-II Piped Water Supply Scheme under ARAMBAGH Sub-Division of Hooghly Division P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000300/2024-2025</t>
   </si>
   <si>
     <t>3660/HUG</t>
   </si>
   <si>
     <t>SUDIPTA DAS</t>
-  </si>
-[...43 lines deleted...]
-    <t>M/S PRADYUT KUMAR HAZRA</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) KHANAKUL PWSS - 6 nos (2) KRISHNANAGAR PWSS - 4nos (3) PATUL PWSS - 4nos</t>
   </si>
   <si>
     <t>ORD/002646/2024-2025</t>
   </si>
   <si>
     <t>810/Arg</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>22/09/2024</t>
   </si>
   <si>
     <t>HAZRA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -888,812 +888,812 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>38.01</v>
+        <v>642.46</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>488.05</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>75.97</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>425</v>
+        <v>37</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>3.94</v>
+        <v>21.75</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>21.71</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.79</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>426</v>
+        <v>43</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>5.3</v>
+        <v>38.01</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>48</v>
+      </c>
+      <c r="L6" s="4">
+        <v>425</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>47.5</v>
+        <v>3.94</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>52</v>
+      </c>
+      <c r="L7" s="4">
+        <v>426</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="P7" s="4">
-        <v>55.5</v>
+        <v>5.3</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>16.12</v>
+        <v>47.5</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>10.75</v>
+        <v>55.5</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>48.47</v>
+        <v>16.12</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>57</v>
+        <v>36</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>10.74</v>
+        <v>10.75</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>46</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>47</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>55.13</v>
+        <v>48.47</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>84</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>52</v>
+        <v>75</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>53</v>
+        <v>76</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="P13" s="4">
-        <v>16.08</v>
+        <v>10.74</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>81</v>
-[...6 lines deleted...]
-      </c>
+        <v>88</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>85</v>
+        <v>62</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>86</v>
+        <v>63</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="P14" s="4">
-        <v>21.75</v>
+        <v>55.13</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>88</v>
-[...6 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>93</v>
+        <v>68</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>94</v>
+        <v>69</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P15" s="4">
-        <v>642.46</v>
+        <v>16.08</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>96</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>89</v>
+        <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="P16" s="4">
         <v>0.98</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
@@ -1704,54 +1704,54 @@
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>102</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>972.73</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>509.76</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>52.41</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>