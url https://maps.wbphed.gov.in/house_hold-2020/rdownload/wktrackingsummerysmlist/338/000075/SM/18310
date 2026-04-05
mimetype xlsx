--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -206,66 +206,66 @@
   <si>
     <t>31/05/2025</t>
   </si>
   <si>
     <t>GARHBETA - I UNEMPLOYED YOUTH ENGINEERS CO OPERATIVE</t>
   </si>
   <si>
     <t>Construction of 4 Nos. 3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement, 4 Nos. Boundary Wall in Proposed T.W Site, Laying rising main pipe for inter connection between 4 Nos. T.W &amp; Distribution at POL (2Nos.), MOSTAFAPUR (2Nos.) W/S Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000222/2024-2025</t>
   </si>
   <si>
     <t>3434/HUG</t>
   </si>
   <si>
     <t>03/10/2024</t>
   </si>
   <si>
     <t>28/09/2025</t>
   </si>
   <si>
     <t>DIBYENDU DHARA</t>
   </si>
   <si>
-    <t>Field level data validation of FHTC executed by various agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute house hold by verification through electric connection or any other unique documents and making error free database in different pipe water supply scheme under Khanakul I &amp; II Block in the District of Hooghly under Arambagh Sub Division under Hooghly Division, PHE Dte.</t>
-[...14 lines deleted...]
-    <t>TECHVISION</t>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub-Division under Hooghly Division PHE Dte. (i) PATUL PWSS (ii) GHOSHPUR PWSS (iii) UDNA PWSS (iv) POLE PWSS (v) GOBINDAPUR PWSS (vi) THAKURANICHAK PWSS</t>
+  </si>
+  <si>
+    <t>ORD/000436/2024-2025</t>
+  </si>
+  <si>
+    <t>800/Arg</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>LIMRA SOCIAL WELFARE SOCIETY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1241,85 +1241,85 @@
       <c r="H10" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
-        <v>14.8</v>
+        <v>0.95</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
-        <v>3631.53</v>
+        <v>3617.68</v>
       </c>
       <c r="P11" s="8">
         <v>0</v>
       </c>
       <c r="Q11" s="8">
         <v>0</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>