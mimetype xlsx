--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -80,135 +80,117 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Khanakul-I</t>
   </si>
   <si>
+    <t>Hooghly Division</t>
+  </si>
+  <si>
+    <t>Pol Piped Water Supply Scheme, Block- Khanakul-I, District-Hooghly</t>
+  </si>
+  <si>
+    <t>SM/18310</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000495/2023-2024</t>
+  </si>
+  <si>
+    <t>3057/2/Hug</t>
+  </si>
+  <si>
+    <t>11/10/2023</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>Electrical</t>
   </si>
   <si>
-    <t>Pol Piped Water Supply Scheme, Block- Khanakul-I, District-Hooghly</t>
-[...43 lines deleted...]
-  <si>
     <t>Quotation money deposition for new service connection at POL w/s scheme, T.W. No.-I, Dist.-Hooghly, under Electrical Division, PHE Dte. Application No.- 5004036811/Quot/03 Reference ID- 503576702 SM Code- 18310</t>
   </si>
   <si>
     <t>BILL/06218/2023-2024</t>
   </si>
   <si>
     <t>01/03/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation money deposition for new service connection at POL w/s scheme, T.W. No.-II, Dist.-Hooghly, under Electrical Division, PHE Dte. Application No.- 5004037073/Quot/03 Reference ID- 503576717 SM Code- 18310</t>
   </si>
   <si>
     <t>BILL/06217/2023-2024</t>
   </si>
   <si>
     <t>MAHISGOT (ZONE-I), MAHISGOT (ZONE-II), POL, RADHABALLAVPUR (ZONE-I), UDAYPUR, UDNA Piped Water Supply Scheme with T.W, SWITCH ROOM, BOUNDARY WALL, RISING MAIN, LDS, FHTC &amp; Construction of OHR with 20 mtr. staging height including Soil Investigation work at KHANAKUL-I Block under ARAMBAGH Sub-Division of Hooghly Division PHE Dte</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer (Civill)</t>
   </si>
   <si>
     <t>ORD/000549/2023-2024</t>
   </si>
   <si>
     <t>3139/HUG</t>
   </si>
   <si>
     <t>16/10/2023</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>01/04/2026</t>
   </si>
   <si>
     <t>MACKINTOSH BURN LIMITED</t>
   </si>
   <si>
     <t>Sinking of 2 nos 300 X200 mm dia Tube Well ,210 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at Proposed Tube Well Site of POL W/S Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000248/2024-2025</t>
   </si>
   <si>
     <t>3527/HUG</t>
   </si>
   <si>
     <t>22/10/2024</t>
   </si>
   <si>
     <t>31/05/2025</t>
   </si>
   <si>
     <t>GARHBETA - I UNEMPLOYED YOUTH ENGINEERS CO OPERATIVE</t>
   </si>
   <si>
     <t>Construction of 4 Nos. 3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement, 4 Nos. Boundary Wall in Proposed T.W Site, Laying rising main pipe for inter connection between 4 Nos. T.W &amp; Distribution at POL (2Nos.), MOSTAFAPUR (2Nos.) W/S Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
@@ -654,51 +636,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -806,539 +788,480 @@
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>30.48</v>
+        <v>19.44</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="L4" s="4">
+        <v>821</v>
+      </c>
+      <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="M4" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>19.44</v>
+        <v>3.87</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="L5" s="4">
-        <v>821</v>
+        <v>820</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="P5" s="4">
-        <v>3.87</v>
+        <v>3.54</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="I6" s="13"/>
-[...1 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L6" s="4">
-[...4 lines deleted...]
-      </c>
       <c r="N6" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="P6" s="4">
-        <v>3.54</v>
+        <v>3480.01</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>298.46</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>8.58</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P7" s="4">
-        <v>3480.01</v>
+        <v>32.12</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P8" s="4">
-        <v>32.12</v>
+        <v>47.26</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
-        <v>47.26</v>
+        <v>0.95</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...20 lines deleted...]
-      <c r="H10" s="13" t="s">
+      <c r="A10" s="7" t="s">
         <v>64</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>3587.2</v>
+      </c>
+      <c r="P10" s="8">
+        <v>298.46</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>8.32</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>