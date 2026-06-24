--- v3 (2026-05-24)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -204,50 +204,101 @@
     <t>03/10/2024</t>
   </si>
   <si>
     <t>28/09/2025</t>
   </si>
   <si>
     <t>DIBYENDU DHARA</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub-Division under Hooghly Division PHE Dte. (i) PATUL PWSS (ii) GHOSHPUR PWSS (iii) UDNA PWSS (iv) POLE PWSS (v) GOBINDAPUR PWSS (vi) THAKURANICHAK PWSS</t>
   </si>
   <si>
     <t>ORD/000436/2024-2025</t>
   </si>
   <si>
     <t>800/Arg</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>30/08/2024</t>
   </si>
   <si>
     <t>LIMRA SOCIAL WELFARE SOCIETY</t>
+  </si>
+  <si>
+    <t>Quotation for New Service connection at POL water supply scheme TW No V in Khanakul-I Block SM/18310</t>
+  </si>
+  <si>
+    <t>BILL/00575/2025-2026</t>
+  </si>
+  <si>
+    <t>30/07/2025</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for POL water supply scheme, T.W. No.- I, II &amp; III, Block: Khanakul-I, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 1,Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer3</t>
+  </si>
+  <si>
+    <t>ORD/000813/2023-2024</t>
+  </si>
+  <si>
+    <t>3158/ED</t>
+  </si>
+  <si>
+    <t>27/07/2023</t>
+  </si>
+  <si>
+    <t>31/10/2026</t>
+  </si>
+  <si>
+    <t>DAS ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute house hold by verification through electric connection or any other unique documents and making error free database in different pipe water supply scheme under Khanakul I &amp; II Block in the District of Hooghly under Arambagh Sub Division under Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001929/2024-2025</t>
+  </si>
+  <si>
+    <t>463/HUG</t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -636,51 +687,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1181,87 +1232,272 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
         <v>0.95</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L10" s="4">
+        <v>42151</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="P10" s="4">
+        <v>4.69</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P11" s="4">
+        <v>30.48</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>30</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="P12" s="4">
+        <v>14.8</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>20</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>3637.17</v>
+      </c>
+      <c r="P13" s="8">
+        <v>298.46</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>8.21</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>