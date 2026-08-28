--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -80,225 +80,225 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Khanakul-I</t>
   </si>
   <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>Pol Piped Water Supply Scheme, Block- Khanakul-I, District-Hooghly</t>
+  </si>
+  <si>
+    <t>SM/18310</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for POL water supply scheme, T.W. No.- I, II &amp; III, Block: Khanakul-I, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 1,Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer3</t>
+  </si>
+  <si>
+    <t>ORD/000813/2023-2024</t>
+  </si>
+  <si>
+    <t>3158/ED</t>
+  </si>
+  <si>
+    <t>27/07/2023</t>
+  </si>
+  <si>
+    <t>31/10/2026</t>
+  </si>
+  <si>
+    <t>DAS ENTERPRISE</t>
+  </si>
+  <si>
     <t>Hooghly Division</t>
   </si>
   <si>
-    <t>Pol Piped Water Supply Scheme, Block- Khanakul-I, District-Hooghly</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>MAHISGOT (ZONE-I), MAHISGOT (ZONE-II), POL, RADHABALLAVPUR (ZONE-I), UDAYPUR, UDNA Piped Water Supply Scheme with T.W, SWITCH ROOM, BOUNDARY WALL, RISING MAIN, LDS, FHTC &amp; Construction of OHR with 20 mtr. staging height including Soil Investigation work at KHANAKUL-I Block under ARAMBAGH Sub-Division of Hooghly Division PHE Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000549/2023-2024</t>
+  </si>
+  <si>
+    <t>3139/HUG</t>
+  </si>
+  <si>
+    <t>16/10/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>MACKINTOSH BURN LIMITED</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000495/2023-2024</t>
   </si>
   <si>
     <t>3057/2/Hug</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Electrical</t>
+    <t>Sinking of 2 nos 300 X200 mm dia Tube Well ,210 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at Proposed Tube Well Site of POL W/S Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000248/2024-2025</t>
+  </si>
+  <si>
+    <t>3527/HUG</t>
+  </si>
+  <si>
+    <t>22/10/2024</t>
+  </si>
+  <si>
+    <t>31/05/2025</t>
+  </si>
+  <si>
+    <t>GARHBETA - I UNEMPLOYED YOUTH ENGINEERS CO OPERATIVE</t>
+  </si>
+  <si>
+    <t>Construction of 4 Nos. 3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement, 4 Nos. Boundary Wall in Proposed T.W Site, Laying rising main pipe for inter connection between 4 Nos. T.W &amp; Distribution at POL (2Nos.), MOSTAFAPUR (2Nos.) W/S Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000222/2024-2025</t>
+  </si>
+  <si>
+    <t>3434/HUG</t>
+  </si>
+  <si>
+    <t>03/10/2024</t>
+  </si>
+  <si>
+    <t>28/09/2025</t>
+  </si>
+  <si>
+    <t>DIBYENDU DHARA</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub-Division under Hooghly Division PHE Dte. (i) PATUL PWSS (ii) GHOSHPUR PWSS (iii) UDNA PWSS (iv) POLE PWSS (v) GOBINDAPUR PWSS (vi) THAKURANICHAK PWSS</t>
+  </si>
+  <si>
+    <t>ORD/000436/2024-2025</t>
+  </si>
+  <si>
+    <t>800/Arg</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>LIMRA SOCIAL WELFARE SOCIETY</t>
   </si>
   <si>
     <t>Quotation money deposition for new service connection at POL w/s scheme, T.W. No.-I, Dist.-Hooghly, under Electrical Division, PHE Dte. Application No.- 5004036811/Quot/03 Reference ID- 503576702 SM Code- 18310</t>
   </si>
   <si>
     <t>BILL/06218/2023-2024</t>
   </si>
   <si>
     <t>01/03/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation money deposition for new service connection at POL w/s scheme, T.W. No.-II, Dist.-Hooghly, under Electrical Division, PHE Dte. Application No.- 5004037073/Quot/03 Reference ID- 503576717 SM Code- 18310</t>
   </si>
   <si>
     <t>BILL/06217/2023-2024</t>
   </si>
   <si>
-    <t>MAHISGOT (ZONE-I), MAHISGOT (ZONE-II), POL, RADHABALLAVPUR (ZONE-I), UDAYPUR, UDNA Piped Water Supply Scheme with T.W, SWITCH ROOM, BOUNDARY WALL, RISING MAIN, LDS, FHTC &amp; Construction of OHR with 20 mtr. staging height including Soil Investigation work at KHANAKUL-I Block under ARAMBAGH Sub-Division of Hooghly Division PHE Dte</t>
-[...74 lines deleted...]
-    <t>LIMRA SOCIAL WELFARE SOCIETY</t>
+    <t>Field level data validation of FHTC executed by various agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute house hold by verification through electric connection or any other unique documents and making error free database in different pipe water supply scheme under Khanakul I &amp; II Block in the District of Hooghly under Arambagh Sub Division under Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001929/2024-2025</t>
+  </si>
+  <si>
+    <t>463/HUG</t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Quotation for New Service connection at POL water supply scheme TW No V in Khanakul-I Block SM/18310</t>
   </si>
   <si>
     <t>BILL/00575/2025-2026</t>
   </si>
   <si>
     <t>30/07/2025</t>
-  </si>
-[...40 lines deleted...]
-    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -827,664 +827,664 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P3" s="4">
+        <v>30.48</v>
+      </c>
+      <c r="Q3" s="4">
+        <v>0</v>
+      </c>
+      <c r="R3" s="4">
+        <v>0</v>
+      </c>
+      <c r="S3" s="4">
         <v>30</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>821</v>
+        <v>38</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>3.87</v>
+        <v>3480.01</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>61.75</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>1.77</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>820</v>
+        <v>44</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>3.54</v>
+        <v>19.44</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>3480.01</v>
+        <v>32.12</v>
       </c>
       <c r="Q6" s="4">
-        <v>298.46</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>8.58</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>32.12</v>
+        <v>47.26</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>47.26</v>
+        <v>0.95</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>67</v>
+      </c>
+      <c r="L9" s="4">
+        <v>821</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>0.95</v>
+        <v>3.87</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4">
-        <v>42151</v>
+        <v>820</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>35</v>
+        <v>69</v>
       </c>
       <c r="P10" s="4">
-        <v>4.69</v>
+        <v>3.54</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>68</v>
+        <v>36</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>69</v>
+        <v>37</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>30.48</v>
+        <v>14.8</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
-[...6 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>79</v>
+      </c>
+      <c r="L12" s="4">
+        <v>42151</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>80</v>
+        <v>69</v>
       </c>
       <c r="P12" s="4">
-        <v>14.8</v>
+        <v>4.69</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>3637.17</v>
       </c>
       <c r="P13" s="8">
-        <v>298.46</v>
+        <v>61.75</v>
       </c>
       <c r="Q13" s="8">
-        <v>8.21</v>
+        <v>1.7</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>