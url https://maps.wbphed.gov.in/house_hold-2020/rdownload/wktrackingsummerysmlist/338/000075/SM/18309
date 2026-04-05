--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -203,66 +203,66 @@
   <si>
     <t>22/04/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>MAHISGOT (ZONE-I), MAHISGOT (ZONE-II), POL, RADHABALLAVPUR (ZONE-I), UDAYPUR, UDNA Piped Water Supply Scheme with T.W, SWITCH ROOM, BOUNDARY WALL, RISING MAIN, LDS, FHTC &amp; Construction of OHR with 20 mtr. staging height including Soil Investigation work at KHANAKUL-I Block under ARAMBAGH Sub-Division of Hooghly Division PHE Dte</t>
   </si>
   <si>
     <t>ORD/000549/2023-2024</t>
   </si>
   <si>
     <t>3139/HUG</t>
   </si>
   <si>
     <t>16/10/2023</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>MACKINTOSH BURN LIMITED</t>
   </si>
   <si>
-    <t>Field level data validation of FHTC executed by various agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute house hold by verification through electric connection or any other unique documents and making error free database in different pipe water supply scheme under Khanakul I &amp; II Block in the District of Hooghly under Arambagh Sub Division under Hooghly Division, PHE Dte.</t>
-[...14 lines deleted...]
-    <t>TECHVISION</t>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub-Division under Hooghly Division PHE Dte. (i) PATUL PWSS (ii) GHOSHPUR PWSS (iii) UDNA PWSS (iv) POLE PWSS (v) GOBINDAPUR PWSS (vi) THAKURANICHAK PWSS</t>
+  </si>
+  <si>
+    <t>ORD/000436/2024-2025</t>
+  </si>
+  <si>
+    <t>800/Arg</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>LIMRA SOCIAL WELFARE SOCIETY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -673,51 +673,51 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -875,54 +875,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>20.23</v>
       </c>
       <c r="Q4" s="4">
-        <v>14.81</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>73.2</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -938,54 +938,54 @@
       <c r="I5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P5" s="4">
         <v>21.44</v>
       </c>
       <c r="Q5" s="4">
-        <v>15.9</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>74.16</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>20</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1001,54 +1001,54 @@
       <c r="I6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>48.17</v>
       </c>
       <c r="Q6" s="4">
-        <v>26.24</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>54.47</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1123,147 +1123,151 @@
       <c r="I8" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>3480.01</v>
       </c>
       <c r="Q8" s="4">
-        <v>202.35</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>5.81</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>45</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="I9" s="13"/>
-      <c r="J9" s="13"/>
+      <c r="I9" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>47</v>
+      </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>14.8</v>
+        <v>0.95</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
-        <v>3599.47</v>
+        <v>3585.62</v>
       </c>
       <c r="P10" s="8">
-        <v>259.3</v>
+        <v>0</v>
       </c>
       <c r="Q10" s="8">
-        <v>7.2</v>
+        <v>0</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>