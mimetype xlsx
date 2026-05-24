--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -197,51 +197,51 @@
   <si>
     <t>Quotation of New Service Connection for UDNA w/s Scheme, PH No-I Block-Khanakul-I Dist-Hooghly under Electrical Division,PHE Dte.(SM/18309) Application No-5004114171 Reference Id-503617472</t>
   </si>
   <si>
     <t>BILL/00233/2024-2025</t>
   </si>
   <si>
     <t>22/04/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>MAHISGOT (ZONE-I), MAHISGOT (ZONE-II), POL, RADHABALLAVPUR (ZONE-I), UDAYPUR, UDNA Piped Water Supply Scheme with T.W, SWITCH ROOM, BOUNDARY WALL, RISING MAIN, LDS, FHTC &amp; Construction of OHR with 20 mtr. staging height including Soil Investigation work at KHANAKUL-I Block under ARAMBAGH Sub-Division of Hooghly Division PHE Dte</t>
   </si>
   <si>
     <t>ORD/000549/2023-2024</t>
   </si>
   <si>
     <t>3139/HUG</t>
   </si>
   <si>
     <t>16/10/2023</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>01/04/2026</t>
   </si>
   <si>
     <t>MACKINTOSH BURN LIMITED</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub-Division under Hooghly Division PHE Dte. (i) PATUL PWSS (ii) GHOSHPUR PWSS (iii) UDNA PWSS (iv) POLE PWSS (v) GOBINDAPUR PWSS (vi) THAKURANICHAK PWSS</t>
   </si>
   <si>
     <t>ORD/000436/2024-2025</t>
   </si>
   <si>
     <t>800/Arg</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>30/08/2024</t>
   </si>
   <si>
     <t>LIMRA SOCIAL WELFARE SOCIETY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -875,54 +875,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>20.23</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>14.81</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>73.2</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -938,54 +938,54 @@
       <c r="I5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P5" s="4">
         <v>21.44</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>15.9</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>74.16</v>
       </c>
       <c r="S5" s="4">
         <v>20</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1001,54 +1001,54 @@
       <c r="I6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>48.17</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>26.24</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>54.47</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1123,54 +1123,54 @@
       <c r="I8" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>3480.01</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>202.35</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>5.81</v>
       </c>
       <c r="S8" s="4">
         <v>45</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1220,54 +1220,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>3585.62</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>259.3</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>7.23</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>