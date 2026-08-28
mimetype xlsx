--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -80,189 +80,279 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Khanakul-I</t>
   </si>
   <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>Udna Piped Water Supply Scheme, Block-Khanakul I, District- Hooghly</t>
+  </si>
+  <si>
+    <t>SM/18309</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for UDNA water supply scheme, T.W. No.- I &amp; II, Block: Khanakul-I, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer3,Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/000814/2023-2024</t>
+  </si>
+  <si>
+    <t>3159/ED</t>
+  </si>
+  <si>
+    <t>27/07/2023</t>
+  </si>
+  <si>
+    <t>25/10/2023</t>
+  </si>
+  <si>
+    <t>MAA KALI ENTERPRISE</t>
+  </si>
+  <si>
     <t>Hooghly Division</t>
   </si>
   <si>
-    <t>Udna Piped Water Supply Scheme, Block-Khanakul I, District- Hooghly</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>MAHISGOT (ZONE-I), MAHISGOT (ZONE-II), POL, RADHABALLAVPUR (ZONE-I), UDAYPUR, UDNA Piped Water Supply Scheme with T.W, SWITCH ROOM, BOUNDARY WALL, RISING MAIN, LDS, FHTC &amp; Construction of OHR with 20 mtr. staging height including Soil Investigation work at KHANAKUL-I Block under ARAMBAGH Sub-Division of Hooghly Division PHE Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000549/2023-2024</t>
+  </si>
+  <si>
+    <t>3139/HUG</t>
+  </si>
+  <si>
+    <t>16/10/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>MACKINTOSH BURN LIMITED</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000479/2023-2024</t>
   </si>
   <si>
     <t>3057/8/Hug</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Electrical</t>
-[...25 lines deleted...]
-  <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for Udna water supply scheme, T.W. No. III &amp; IV, Block: Khanakul-I, District: Hooghly under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/002471/2023-2024</t>
   </si>
   <si>
     <t>332/ED</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>21/05/2024</t>
   </si>
   <si>
     <t>Sinking of 3 nos. tube-well (300 X 200 mm) by D.R. Rig method at HIRAPUR Z-II and UDNA Piped Water Supply Scheme under ARAMBAGH Sub-Division of Hooghly Division P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000842/2023-2024</t>
   </si>
   <si>
     <t>722/HUG</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>04/05/2024</t>
   </si>
   <si>
     <t>ANIRUDDHA FARUQUE</t>
   </si>
   <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub-Division under Hooghly Division PHE Dte. (i) PATUL PWSS (ii) GHOSHPUR PWSS (iii) UDNA PWSS (iv) POLE PWSS (v) GOBINDAPUR PWSS (vi) THAKURANICHAK PWSS</t>
+  </si>
+  <si>
+    <t>ORD/000436/2024-2025</t>
+  </si>
+  <si>
+    <t>800/Arg</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>LIMRA SOCIAL WELFARE SOCIETY</t>
+  </si>
+  <si>
     <t>Quotation of New Service Connection for UDNA w/s Scheme, PH No-I Block-Khanakul-I Dist-Hooghly under Electrical Division,PHE Dte.(SM/18309) Application No-5004114171 Reference Id-503617472</t>
   </si>
   <si>
     <t>BILL/00233/2024-2025</t>
   </si>
   <si>
     <t>22/04/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>MAHISGOT (ZONE-I), MAHISGOT (ZONE-II), POL, RADHABALLAVPUR (ZONE-I), UDAYPUR, UDNA Piped Water Supply Scheme with T.W, SWITCH ROOM, BOUNDARY WALL, RISING MAIN, LDS, FHTC &amp; Construction of OHR with 20 mtr. staging height including Soil Investigation work at KHANAKUL-I Block under ARAMBAGH Sub-Division of Hooghly Division PHE Dte</t>
-[...32 lines deleted...]
-    <t>LIMRA SOCIAL WELFARE SOCIETY</t>
+    <t>Field level data validation of FHTC executed by various agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute house hold by verification through electric connection or any other unique documents and making error free database in different pipe water supply scheme under Khanakul I &amp; II Block in the District of Hooghly under Arambagh Sub Division under Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001929/2024-2025</t>
+  </si>
+  <si>
+    <t>463/HUG</t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
+  </si>
+  <si>
+    <t>Preparation of CAD-GIS Drawing and Pipe Network Design for Augmentation of Jagannathpur Eastern Flank Piped Water Supply Scheme under Arambagh Sub - Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001303/2025-2026</t>
+  </si>
+  <si>
+    <t>665/Arg</t>
+  </si>
+  <si>
+    <t>31/07/2025</t>
+  </si>
+  <si>
+    <t>31/08/2025</t>
+  </si>
+  <si>
+    <t>APEX TECHNOLOGIES</t>
+  </si>
+  <si>
+    <t>Preparation of DPR for Augmentation of Jagannathpur Eastern Flank Piped Water Supply Scheme under Arambagh Sub - Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001319/2025-2026</t>
+  </si>
+  <si>
+    <t>666/Arg</t>
+  </si>
+  <si>
+    <t>Route Survey for Augmentation of Jagannathpur Eastern Flank Piped Water Supply Scheme under Arambagh Sub - Division of Hooghly Division, P.H.E. Dte. (Part- B)</t>
+  </si>
+  <si>
+    <t>ORD/001321/2025-2026</t>
+  </si>
+  <si>
+    <t>668/Arg</t>
+  </si>
+  <si>
+    <t>Preparation of CAD-GIS Drawing and Pipe Network Design for Augmentation of Jagannathpur Western Flank Piped Water Supply Scheme under Arambagh Sub - Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001322/2025-2026</t>
+  </si>
+  <si>
+    <t>669/Arg</t>
+  </si>
+  <si>
+    <t>Route Survey for Augmentation of Jagannathpur Eastern Flank Piped Water Supply Scheme under Arambagh Sub - Division of Hooghly Division, P.H.E. Dte. (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/001320/2025-2026</t>
+  </si>
+  <si>
+    <t>667/Arg</t>
+  </si>
+  <si>
+    <t>Preparation of DPR for Augmentation of Jagannathpur Western Flank Piped Water Supply Scheme under Arambagh Sub - Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001323/2025-2026</t>
+  </si>
+  <si>
+    <t>670/Arg</t>
+  </si>
+  <si>
+    <t>Route Survey for Augmentation of Jagannathpur Western Flank Piped Water Supply Scheme under Arambagh Sub - Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001324/2025-2026</t>
+  </si>
+  <si>
+    <t>671/Arg</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -651,51 +741,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -791,496 +881,986 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>11.45</v>
+        <v>20.23</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>14.81</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>73.2</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>20.23</v>
+        <v>3480.01</v>
       </c>
       <c r="Q4" s="4">
-        <v>14.81</v>
+        <v>79.14</v>
       </c>
       <c r="R4" s="4">
-        <v>73.2</v>
+        <v>2.27</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>45</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>21.44</v>
+        <v>11.45</v>
       </c>
       <c r="Q5" s="4">
-        <v>15.9</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>74.16</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="P6" s="4">
-        <v>48.17</v>
+        <v>21.44</v>
       </c>
       <c r="Q6" s="4">
-        <v>26.24</v>
+        <v>15.9</v>
       </c>
       <c r="R6" s="4">
-        <v>54.47</v>
+        <v>74.16</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
+      <c r="I7" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L7" s="4">
-        <v>83</v>
+      <c r="L7" s="4" t="s">
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>3.38</v>
+        <v>48.17</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>26.24</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>54.47</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>3480.01</v>
+        <v>0.95</v>
       </c>
       <c r="Q8" s="4">
-        <v>202.35</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>5.81</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>66</v>
+      </c>
+      <c r="L9" s="4">
+        <v>83</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>0.95</v>
+        <v>3.38</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P10" s="4">
+        <v>14.8</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>20</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="P11" s="4">
+        <v>0.84</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="P12" s="4">
+        <v>0.78</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0.8</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.84</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.73</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.78</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="P17" s="4">
+        <v>0.82</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>3606.02</v>
+      </c>
+      <c r="P18" s="8">
+        <v>136.09</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>3.77</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>