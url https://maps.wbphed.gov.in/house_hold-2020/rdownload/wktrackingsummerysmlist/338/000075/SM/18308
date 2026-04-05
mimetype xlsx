--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -189,68 +189,50 @@
     <t>03/03/2024</t>
   </si>
   <si>
     <t>MAHISGOT (ZONE-I), MAHISGOT (ZONE-II), POL, RADHABALLAVPUR (ZONE-I), UDAYPUR, UDNA Piped Water Supply Scheme with T.W, SWITCH ROOM, BOUNDARY WALL, RISING MAIN, LDS, FHTC &amp; Construction of OHR with 20 mtr. staging height including Soil Investigation work at KHANAKUL-I Block under ARAMBAGH Sub-Division of Hooghly Division PHE Dte</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer (Civill)</t>
   </si>
   <si>
     <t>ORD/000549/2023-2024</t>
   </si>
   <si>
     <t>3139/HUG</t>
   </si>
   <si>
     <t>16/10/2023</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>MACKINTOSH BURN LIMITED</t>
-  </si>
-[...16 lines deleted...]
-    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -639,51 +621,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1113,150 +1095,87 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>3480.01</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>45</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="3">
-[...20 lines deleted...]
-      <c r="H9" s="13" t="s">
+      <c r="A9" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>3583.79</v>
+      </c>
+      <c r="P9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
-    <row r="10" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>