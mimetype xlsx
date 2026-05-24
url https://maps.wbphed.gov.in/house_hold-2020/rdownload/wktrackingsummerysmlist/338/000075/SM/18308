--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -185,54 +185,72 @@
   <si>
     <t>BILL/06215/2023-2024</t>
   </si>
   <si>
     <t>03/03/2024</t>
   </si>
   <si>
     <t>MAHISGOT (ZONE-I), MAHISGOT (ZONE-II), POL, RADHABALLAVPUR (ZONE-I), UDAYPUR, UDNA Piped Water Supply Scheme with T.W, SWITCH ROOM, BOUNDARY WALL, RISING MAIN, LDS, FHTC &amp; Construction of OHR with 20 mtr. staging height including Soil Investigation work at KHANAKUL-I Block under ARAMBAGH Sub-Division of Hooghly Division PHE Dte</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer (Civill)</t>
   </si>
   <si>
     <t>ORD/000549/2023-2024</t>
   </si>
   <si>
     <t>3139/HUG</t>
   </si>
   <si>
     <t>16/10/2023</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>01/04/2026</t>
   </si>
   <si>
     <t>MACKINTOSH BURN LIMITED</t>
+  </si>
+  <si>
+    <t>Sinking of 2 nos 300 X200 mm dia Tube Well 210 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at Proposed T/W Site of UDAYPUR W/S Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000173/2024-2025</t>
+  </si>
+  <si>
+    <t>3171/HUG</t>
+  </si>
+  <si>
+    <t>10/09/2024</t>
+  </si>
+  <si>
+    <t>06/08/2025</t>
+  </si>
+  <si>
+    <t>OSMAN SEKH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -621,51 +639,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1081,101 +1099,164 @@
       <c r="I8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>3480.01</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>258.22</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>7.42</v>
       </c>
       <c r="S8" s="4">
         <v>45</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P9" s="4">
+        <v>32.29</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>3616.08</v>
+      </c>
+      <c r="P10" s="8">
+        <v>258.22</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>7.14</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>