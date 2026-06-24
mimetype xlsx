--- v3 (2026-05-24)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -207,50 +207,104 @@
     <t>16/10/2023</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>MACKINTOSH BURN LIMITED</t>
   </si>
   <si>
     <t>Sinking of 2 nos 300 X200 mm dia Tube Well 210 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at Proposed T/W Site of UDAYPUR W/S Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000173/2024-2025</t>
   </si>
   <si>
     <t>3171/HUG</t>
   </si>
   <si>
     <t>10/09/2024</t>
   </si>
   <si>
     <t>06/08/2025</t>
   </si>
   <si>
     <t>OSMAN SEKH</t>
+  </si>
+  <si>
+    <t>Shifting of oh line at Udaypur w/s scheme for construction and function of pump house. As per application PHE Department Application No- 100000125219 Reference ID- 860320319 SM Code- 18308</t>
+  </si>
+  <si>
+    <t>BILL/02806/2024-2025</t>
+  </si>
+  <si>
+    <t>09/01/2025</t>
+  </si>
+  <si>
+    <t>Quotation for New Service connection at Udaypur water supply scheme TW No IV in Khanakul-I Block SM/18308</t>
+  </si>
+  <si>
+    <t>BILL/01017/2025-2026</t>
+  </si>
+  <si>
+    <t>05/06/2025</t>
+  </si>
+  <si>
+    <t>Suplimentry Quotation for Shifting of OH Line at Udaypur W/S Scheme,PH No-I for Construction of Reservoir under Electrical division,PHE Dte.(SM/18308). Application Id-100000131844, Reference Id-860327964.</t>
+  </si>
+  <si>
+    <t>BILL/03417/2024-2025</t>
+  </si>
+  <si>
+    <t>27/03/2025</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute house hold by verification through electric connection or any other unique documents and making error free database in different pipe water supply scheme under Khanakul I &amp; II Block in the District of Hooghly under Arambagh Sub Division under Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001929/2024-2025</t>
+  </si>
+  <si>
+    <t>463/HUG</t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
+  </si>
+  <si>
+    <t>Quotation for New Service connection at Udaypur ph no-4 in Khanakul-I Block SM/18308</t>
+  </si>
+  <si>
+    <t>BILL/00559/2025-2026</t>
+  </si>
+  <si>
+    <t>07/05/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -639,51 +693,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1176,87 +1230,382 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>32.29</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L10" s="4">
+        <v>661</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P10" s="4">
+        <v>1.15</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L11" s="4"/>
+      <c r="M11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P11" s="4">
+        <v>4.48</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L12" s="4">
+        <v>742</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P12" s="4">
+        <v>0.02</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P13" s="4">
+        <v>14.8</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>20</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L14" s="4"/>
+      <c r="M14" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P14" s="4">
+        <v>4.69</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>3641.22</v>
+      </c>
+      <c r="P15" s="8">
+        <v>258.22</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>7.09</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>