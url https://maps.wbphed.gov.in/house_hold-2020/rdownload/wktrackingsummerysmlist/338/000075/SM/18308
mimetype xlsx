--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -113,189 +113,189 @@
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Udaypur water supply scheme, T.W. No.- I &amp; II, Block: Khanakul-I, District- Hooghly under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000817/2023-2024</t>
   </si>
   <si>
     <t>3162/ED</t>
   </si>
   <si>
     <t>27/07/2023</t>
   </si>
   <si>
     <t>25/10/2023</t>
   </si>
   <si>
     <t>DEBJYOTI BASU</t>
   </si>
   <si>
     <t>Hooghly Division</t>
   </si>
   <si>
+    <t>MAHISGOT (ZONE-I), MAHISGOT (ZONE-II), POL, RADHABALLAVPUR (ZONE-I), UDAYPUR, UDNA Piped Water Supply Scheme with T.W, SWITCH ROOM, BOUNDARY WALL, RISING MAIN, LDS, FHTC &amp; Construction of OHR with 20 mtr. staging height including Soil Investigation work at KHANAKUL-I Block under ARAMBAGH Sub-Division of Hooghly Division PHE Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000549/2023-2024</t>
+  </si>
+  <si>
+    <t>3139/HUG</t>
+  </si>
+  <si>
+    <t>16/10/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>MACKINTOSH BURN LIMITED</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000391/2023-2024</t>
   </si>
   <si>
     <t>3057/56/Hug</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Construction of 4 Nos. 3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement, 4 Nos. Boundary Wall in Proposed T.W Site, Laying rising main pipe for inter connection between 4 Nos. T.W &amp; Distribution at MAHISHGOT ZONE I (2Nos.), UDAYPUR (2Nos.) W/S Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000227/2024-2025</t>
   </si>
   <si>
     <t>3437/HUG</t>
   </si>
   <si>
     <t>03/10/2024</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>SAHA CONSTRUCTION AND CO</t>
   </si>
   <si>
+    <t>Sinking of 2 nos 300 X200 mm dia Tube Well 210 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at Proposed T/W Site of UDAYPUR W/S Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000173/2024-2025</t>
+  </si>
+  <si>
+    <t>3171/HUG</t>
+  </si>
+  <si>
+    <t>10/09/2024</t>
+  </si>
+  <si>
+    <t>06/08/2025</t>
+  </si>
+  <si>
+    <t>OSMAN SEKH</t>
+  </si>
+  <si>
     <t>Quotation money deposition for new service connection at udaypur w/s scheme, T.W. No.-II, Dist.-Hooghly, under Electrical Division, PHE Dte. Application No.- 5004036968/Quot/03 Reference ID- 503576706 SM Code- 18308</t>
   </si>
   <si>
     <t>BILL/06216/2023-2024</t>
   </si>
   <si>
     <t>01/03/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation money deposition for new service connection at udaypur w/s scheme, T.W. No.-I, Dist.-Hooghly, under Electrical Division, PHE Dte. Application No.- 5004037021/Quot/03 Reference ID- 503576711 SM Code- 18308</t>
   </si>
   <si>
     <t>BILL/06215/2023-2024</t>
   </si>
   <si>
     <t>03/03/2024</t>
   </si>
   <si>
-    <t>MAHISGOT (ZONE-I), MAHISGOT (ZONE-II), POL, RADHABALLAVPUR (ZONE-I), UDAYPUR, UDNA Piped Water Supply Scheme with T.W, SWITCH ROOM, BOUNDARY WALL, RISING MAIN, LDS, FHTC &amp; Construction of OHR with 20 mtr. staging height including Soil Investigation work at KHANAKUL-I Block under ARAMBAGH Sub-Division of Hooghly Division PHE Dte</t>
-[...38 lines deleted...]
-    <t>OSMAN SEKH</t>
+    <t>Field level data validation of FHTC executed by various agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute house hold by verification through electric connection or any other unique documents and making error free database in different pipe water supply scheme under Khanakul I &amp; II Block in the District of Hooghly under Arambagh Sub Division under Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001929/2024-2025</t>
+  </si>
+  <si>
+    <t>463/HUG</t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Shifting of oh line at Udaypur w/s scheme for construction and function of pump house. As per application PHE Department Application No- 100000125219 Reference ID- 860320319 SM Code- 18308</t>
   </si>
   <si>
     <t>BILL/02806/2024-2025</t>
   </si>
   <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>Quotation for New Service connection at Udaypur water supply scheme TW No IV in Khanakul-I Block SM/18308</t>
   </si>
   <si>
     <t>BILL/01017/2025-2026</t>
   </si>
   <si>
     <t>05/06/2025</t>
   </si>
   <si>
     <t>Suplimentry Quotation for Shifting of OH Line at Udaypur W/S Scheme,PH No-I for Construction of Reservoir under Electrical division,PHE Dte.(SM/18308). Application Id-100000131844, Reference Id-860327964.</t>
   </si>
   <si>
     <t>BILL/03417/2024-2025</t>
   </si>
   <si>
     <t>27/03/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>TECHVISION</t>
   </si>
   <si>
     <t>Quotation for New Service connection at Udaypur ph no-4 in Khanakul-I Block SM/18308</t>
   </si>
   <si>
     <t>BILL/00559/2025-2026</t>
   </si>
   <si>
     <t>07/05/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -892,707 +892,707 @@
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>19.7</v>
+        <v>3480.01</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>96.73</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>2.78</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>47.26</v>
+        <v>19.7</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>819</v>
+        <v>47</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>11.54</v>
+        <v>47.26</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>818</v>
+        <v>53</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>3.92</v>
+        <v>32.29</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>59</v>
+      </c>
+      <c r="L8" s="4">
+        <v>819</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>3480.01</v>
+        <v>11.54</v>
       </c>
       <c r="Q8" s="4">
-        <v>258.22</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>7.42</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="L9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L9" s="4">
+        <v>818</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>32.29</v>
+        <v>3.92</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="I10" s="13"/>
-      <c r="J10" s="13"/>
+      <c r="I10" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="L10" s="4">
-        <v>661</v>
+      <c r="L10" s="4" t="s">
+        <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>47</v>
+        <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>1.15</v>
+        <v>14.8</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="L11" s="4"/>
+        <v>72</v>
+      </c>
+      <c r="L11" s="4">
+        <v>661</v>
+      </c>
       <c r="M11" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>47</v>
+        <v>61</v>
       </c>
       <c r="P11" s="4">
-        <v>4.48</v>
+        <v>1.15</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>72</v>
-[...3 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="L12" s="4"/>
       <c r="M12" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>47</v>
+        <v>61</v>
       </c>
       <c r="P12" s="4">
-        <v>0.02</v>
+        <v>4.48</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>74</v>
-[...6 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>78</v>
+      </c>
+      <c r="L13" s="4">
+        <v>742</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>79</v>
+        <v>61</v>
       </c>
       <c r="P13" s="4">
-        <v>14.8</v>
+        <v>0.02</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>80</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L14" s="4"/>
       <c r="M14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>47</v>
+        <v>61</v>
       </c>
       <c r="P14" s="4">
         <v>4.69</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>83</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>3641.22</v>
       </c>
       <c r="P15" s="8">
-        <v>258.22</v>
+        <v>96.73</v>
       </c>
       <c r="Q15" s="8">
-        <v>7.09</v>
+        <v>2.66</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>