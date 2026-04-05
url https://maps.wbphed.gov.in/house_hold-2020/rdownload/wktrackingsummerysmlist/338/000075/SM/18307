--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -155,75 +155,57 @@
   <si>
     <t>ORD/000244/2024-2025</t>
   </si>
   <si>
     <t>3463/HUG</t>
   </si>
   <si>
     <t>04/10/2024</t>
   </si>
   <si>
     <t>03/12/2024</t>
   </si>
   <si>
     <t>P. B. ENTERPRISE(PINTU BHADURI)</t>
   </si>
   <si>
     <t>Quotation of New Service Connection for Kumursa w/s Scheme,PH No-II Block-Goghat-I Dist-Hooghly under Electrical Division,PHE Dte.(SM/18307) Application No-5004423612 Reference Id-503761600</t>
   </si>
   <si>
     <t>BILL/02034/2024-2025</t>
   </si>
   <si>
     <t>21/10/2024</t>
   </si>
   <si>
-    <t>KUMURSA Piped Water Supply Scheme with Sinking of tube-well, LDS,Rising Main, FHTC, Construction of 300 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch-rooms &amp; boundary walls at different TW site under GOGHAT-I Block, District:-Hooghly [NEW SCHEME]</t>
+    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) SELALPUR PWSS - 4no's (2) TIROL PWSS (Z-I)- 4 no's (3) KUMURSA PWSS- 2no's (4) MADHABPUR PWSS- 4no's</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer (Civill)</t>
-  </si>
-[...16 lines deleted...]
-    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) SELALPUR PWSS - 4no's (2) TIROL PWSS (Z-I)- 4 no's (3) KUMURSA PWSS- 2no's (4) MADHABPUR PWSS- 4no's</t>
   </si>
   <si>
     <t>ORD/002743/2024-2025</t>
   </si>
   <si>
     <t>1151/Arg</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>DHIRENDRA ENGINEERING &amp; CONSTRUCTION</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Kumursa water supply scheme, T.W. No.- I &amp; II, Block: Goghat-I, District- Hooghly under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer 2</t>
   </si>
   <si>
     <t>Junior Engineer4</t>
   </si>
@@ -651,51 +633,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1108,230 +1090,167 @@
       <c r="H8" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P8" s="4">
-        <v>660.63</v>
+        <v>0.98</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="P9" s="4">
-        <v>0.98</v>
+        <v>21.46</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...26 lines deleted...]
-      <c r="J10" s="13" t="s">
+      <c r="A10" s="7" t="s">
         <v>63</v>
       </c>
-      <c r="K10" s="4" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>122.18</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>