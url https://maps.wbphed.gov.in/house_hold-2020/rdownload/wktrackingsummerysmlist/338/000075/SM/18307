--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -1156,88 +1156,88 @@
       <c r="I9" s="13" t="s">
         <v>56</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P9" s="4">
         <v>21.46</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>5.67</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>26.44</v>
       </c>
       <c r="S9" s="4">
         <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>63</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>122.18</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>5.67</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>4.64</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>