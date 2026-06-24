--- v3 (2026-05-24)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -201,50 +201,68 @@
     <t>DHIRENDRA ENGINEERING &amp; CONSTRUCTION</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Kumursa water supply scheme, T.W. No.- I &amp; II, Block: Goghat-I, District- Hooghly under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer 2</t>
   </si>
   <si>
     <t>Junior Engineer4</t>
   </si>
   <si>
     <t>ORD/000811/2023-2024</t>
   </si>
   <si>
     <t>3156/ED</t>
   </si>
   <si>
     <t>27/07/2023</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>ANJAN ENTERPRISE</t>
+  </si>
+  <si>
+    <t>KUMURSA Piped Water Supply Scheme with Sinking of tube-well, LDS,Rising Main, FHTC, Construction of 300 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch-rooms &amp; boundary walls at different TW site under GOGHAT-I Block, District:-Hooghly [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>ORD/000259/2023-2024</t>
+  </si>
+  <si>
+    <t>2213/Hug</t>
+  </si>
+  <si>
+    <t>28/07/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>P.B. ENTERPRISE (PINTU BHADURI)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -633,51 +651,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1170,87 +1188,150 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P9" s="4">
         <v>21.46</v>
       </c>
       <c r="Q9" s="4">
         <v>5.67</v>
       </c>
       <c r="R9" s="4">
         <v>26.44</v>
       </c>
       <c r="S9" s="4">
         <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="P10" s="4">
+        <v>660.63</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>421.28</v>
+      </c>
+      <c r="R10" s="4">
+        <v>63.77</v>
+      </c>
+      <c r="S10" s="4">
+        <v>80</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>782.81</v>
+      </c>
+      <c r="P11" s="8">
+        <v>426.95</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>54.54</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>