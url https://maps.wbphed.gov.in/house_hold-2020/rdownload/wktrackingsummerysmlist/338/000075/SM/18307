--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -92,177 +92,177 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Goghat-I</t>
   </si>
   <si>
     <t>Hooghly Division</t>
   </si>
   <si>
     <t>GROUND WATER BASED KUMURSA PIPED WATER SUPPLY SCHEME IN GOGHAT-I BLOCK UNDER HOOGHLY, HOOGHLY DISTRICT</t>
   </si>
   <si>
     <t>SM/18307</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>KUMURSA Piped Water Supply Scheme with Sinking of tube-well, LDS,Rising Main, FHTC, Construction of 300 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch-rooms &amp; boundary walls at different TW site under GOGHAT-I Block, District:-Hooghly [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000259/2023-2024</t>
+  </si>
+  <si>
+    <t>2213/Hug</t>
+  </si>
+  <si>
+    <t>28/07/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>P.B. ENTERPRISE (PINTU BHADURI)</t>
+  </si>
+  <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Kumursa water supply scheme, T.W. No.- I &amp; II, Block: Goghat-I, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/000811/2023-2024</t>
+  </si>
+  <si>
+    <t>3156/ED</t>
+  </si>
+  <si>
+    <t>27/07/2023</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>ANJAN ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000435/2023-2024</t>
   </si>
   <si>
     <t>3057/32/Hug</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000549/2023-2024</t>
   </si>
   <si>
     <t>3616/Hug</t>
   </si>
   <si>
     <t>06/12/2023</t>
   </si>
   <si>
-    <t>Electrical</t>
-[...1 lines deleted...]
-  <si>
     <t>Quotation Bill for New Service Connection at Kumursha W/S. Sch.</t>
   </si>
   <si>
     <t>BILL/04410/2023-2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Sinking of 2 Nos. Additional tube-well, Rising Main for inter connection between T.W &amp; Distribution, construction of 2nos. switch-room &amp; boundary wall for KUMURSA Piped Water Supply Scheme underARAMBAGH Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000244/2024-2025</t>
   </si>
   <si>
     <t>3463/HUG</t>
   </si>
   <si>
     <t>04/10/2024</t>
   </si>
   <si>
     <t>03/12/2024</t>
   </si>
   <si>
     <t>P. B. ENTERPRISE(PINTU BHADURI)</t>
   </si>
   <si>
+    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) SELALPUR PWSS - 4no's (2) TIROL PWSS (Z-I)- 4 no's (3) KUMURSA PWSS- 2no's (4) MADHABPUR PWSS- 4no's</t>
+  </si>
+  <si>
+    <t>ORD/002743/2024-2025</t>
+  </si>
+  <si>
+    <t>1151/Arg</t>
+  </si>
+  <si>
+    <t>10/12/2024</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>DHIRENDRA ENGINEERING &amp; CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Quotation of New Service Connection for Kumursa w/s Scheme,PH No-II Block-Goghat-I Dist-Hooghly under Electrical Division,PHE Dte.(SM/18307) Application No-5004423612 Reference Id-503761600</t>
   </si>
   <si>
     <t>BILL/02034/2024-2025</t>
   </si>
   <si>
     <t>21/10/2024</t>
-  </si>
-[...64 lines deleted...]
-    <t>P.B. ENTERPRISE (PINTU BHADURI)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -791,503 +791,503 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>15.03</v>
+        <v>660.63</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>421.28</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>63.77</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>20.86</v>
+        <v>21.46</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>5.67</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>26.44</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>488</v>
+        <v>44</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>4.16</v>
+        <v>15.03</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>53.64</v>
+        <v>20.86</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4">
-        <v>513</v>
+        <v>488</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>6.05</v>
+        <v>4.16</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>0.98</v>
+        <v>53.64</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>56</v>
+        <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>57</v>
+        <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>21.46</v>
+        <v>0.98</v>
       </c>
       <c r="Q9" s="4">
-        <v>5.67</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>26.44</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>67</v>
+      </c>
+      <c r="L10" s="4">
+        <v>513</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>53</v>
       </c>
       <c r="P10" s="4">
-        <v>660.63</v>
+        <v>6.05</v>
       </c>
       <c r="Q10" s="4">
-        <v>421.28</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>63.77</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>782.81</v>