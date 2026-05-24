--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -276,50 +276,68 @@
     <t>06/04/2025</t>
   </si>
   <si>
     <t>ARUN SEAL AND CO.</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Madhabpur water supply scheme, T.W. No.- I &amp; II, Block: Arambag, District- Hooghly under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer 2 ,Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>ORD/000812/2023-2024</t>
   </si>
   <si>
     <t>3157/ED</t>
   </si>
   <si>
     <t>27/07/2023</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>RAJIB COMPANY</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) PURBA KRISHNAPUR PWSS- 2no¿s, (2) GHARGHOHAL PWSS ¿ 2 no¿s, (3) SAOTA PWSS - 1no¿s, (4) SAIDPUR (Z-I) PWSS- 1no¿s, (5) SAIDPUR (Z-II)PWSS- 2no¿s, (6) SHYAMBALLAVPUR PWSS- 1no¿s, (7) KAKNAN PWSS- 1no¿s, (8) DIHIBATPUR PWSS(Z-II)- 1no¿s, (9) MAHISGHOT PWSS(Z-II) ¿ 2no¿s, (10) KANPUR PWSS - 1no¿s</t>
+  </si>
+  <si>
+    <t>ORD/002299/2024-2025</t>
+  </si>
+  <si>
+    <t>1157/Arg</t>
+  </si>
+  <si>
+    <t>10/12/2024</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>M/S KHAMRUI CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -708,51 +726,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1050,54 +1068,54 @@
       <c r="I6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>0.87</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.4</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>275.53</v>
       </c>
       <c r="S6" s="4">
         <v>10</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1294,54 +1312,54 @@
       <c r="I10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
         <v>2296.42</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>294.27</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>12.81</v>
       </c>
       <c r="S10" s="4">
         <v>30</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1416,101 +1434,164 @@
       <c r="I12" s="13" t="s">
         <v>82</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P12" s="4">
         <v>21.49</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>9.29</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>43.22</v>
       </c>
       <c r="S12" s="4">
         <v>30</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>88</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0.98</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>2467.18</v>
+      </c>
+      <c r="P14" s="8">
+        <v>305.96</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>12.4</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>