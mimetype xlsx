--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -92,252 +92,252 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Arambag</t>
   </si>
   <si>
     <t>Hooghly Division</t>
   </si>
   <si>
     <t>GROUND WATER BASED MADHABPUR PIPED WATER SUPPLY SCHEME IN ARAMBAG BLOCK UNDER HOOGHLY DIVISION, HOOGHLY DISTRICT</t>
   </si>
   <si>
     <t>SM/18288</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>BALUNDI,SELALPUR, MADHABPUR, DAHARKUNDU ZONE-II Piped Water Supply Scheme with T.W, SWITCH ROOM , BOUNDARY WALL, RISING MAIN, LDS, FHTC &amp; Construction of OHR with 20 mtr. staging height including Soil Investigation work at ARAMBAGH Block under ARAMBAGH Sub-Division Under Hooghly Division PHE Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000556/2023-2024</t>
+  </si>
+  <si>
+    <t>3191/HUG</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>31/10/2025</t>
+  </si>
+  <si>
+    <t>S &amp; P ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>Hiring of Luxury Car (BS-IV) for the Official use of the Executive Engineer, Electrical Division, PHE Dte. w.e.f. 01.12.2023 to 31.05.2024.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 1</t>
+  </si>
+  <si>
+    <t>Junior Engineer5</t>
+  </si>
+  <si>
+    <t>ORD/001947/2023-2024</t>
+  </si>
+  <si>
+    <t>876/AE-I/ED</t>
+  </si>
+  <si>
+    <t>23/11/2023</t>
+  </si>
+  <si>
+    <t>23/05/2024</t>
+  </si>
+  <si>
+    <t>TRIDIP SARKAR</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Madhabpur water supply scheme, T.W. No.- I &amp; II, Block: Arambag, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2 ,Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/000812/2023-2024</t>
+  </si>
+  <si>
+    <t>3157/ED</t>
+  </si>
+  <si>
+    <t>27/07/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>RAJIB COMPANY</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000497/2023-2024</t>
   </si>
   <si>
     <t>3057/1/Hug</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Electrical</t>
+    <t>Quotation for new service connection charge at Madhabpur PWSS, TW - II</t>
+  </si>
+  <si>
+    <t>BILL/04371/2023-2024</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation Bill for New Service Connection at Madhabpur W/S. Sch. TW-I</t>
   </si>
   <si>
     <t>BILL/04165/2023-2024</t>
   </si>
   <si>
     <t>09/11/2023</t>
   </si>
   <si>
-    <t>WBSEDCL</t>
-[...34 lines deleted...]
-  <si>
     <t>Construction of 4 Nos. 3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement, 4 Nos. Boundary Wall in Proposed T.W Site, Laying rising main pipe for inter connection between 4 Nos. T.W &amp; Distribution at SELALPUR (2Nos.), MADHABPUR (2Nos.) W/S Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000234/2024-2025</t>
   </si>
   <si>
     <t>3469/HUG</t>
   </si>
   <si>
     <t>04/10/2024</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>AMWOODO ECO PRODUCTS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for MADHABPUR PIPED W/S SCHEME, T.W. No. III, Block: Arambag, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
-    <t>Junior Engineer4</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000134/2024-2025</t>
   </si>
   <si>
     <t>1159/ED</t>
   </si>
   <si>
     <t>14/06/2024</t>
   </si>
   <si>
     <t>12/09/2024</t>
   </si>
   <si>
     <t>SANKAR PRASAD DUTTA &amp; CO.</t>
   </si>
   <si>
     <t>Sinking of 2 nos 300 X200 mm dia Tube Well ,210 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at Proposed Tube Well Siteof MADHABPUR W/S Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000256/2024-2025</t>
   </si>
   <si>
     <t>3526/HUG</t>
   </si>
   <si>
     <t>22/10/2024</t>
   </si>
   <si>
     <t>21/11/2024</t>
   </si>
   <si>
     <t>GITA ENTERPRISE</t>
   </si>
   <si>
-    <t>BALUNDI,SELALPUR, MADHABPUR, DAHARKUNDU ZONE-II Piped Water Supply Scheme with T.W, SWITCH ROOM , BOUNDARY WALL, RISING MAIN, LDS, FHTC &amp; Construction of OHR with 20 mtr. staging height including Soil Investigation work at ARAMBAGH Block under ARAMBAGH Sub-Division Under Hooghly Division PHE Dte</t>
-[...20 lines deleted...]
-    <t>S &amp; P ENTERPRISE</t>
+    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) PURBA KRISHNAPUR PWSS- 2no¿s, (2) GHARGHOHAL PWSS ¿ 2 no¿s, (3) SAOTA PWSS - 1no¿s, (4) SAIDPUR (Z-I) PWSS- 1no¿s, (5) SAIDPUR (Z-II)PWSS- 2no¿s, (6) SHYAMBALLAVPUR PWSS- 1no¿s, (7) KAKNAN PWSS- 1no¿s, (8) DIHIBATPUR PWSS(Z-II)- 1no¿s, (9) MAHISGHOT PWSS(Z-II) ¿ 2no¿s, (10) KANPUR PWSS - 1no¿s</t>
+  </si>
+  <si>
+    <t>ORD/002299/2024-2025</t>
+  </si>
+  <si>
+    <t>1157/Arg</t>
+  </si>
+  <si>
+    <t>10/12/2024</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>M/S KHAMRUI CONSTRUCTION</t>
   </si>
   <si>
     <t>Horizontal Auger boring with water jet system &amp; other ancillary works at Madhabpur Water Suply Scheme under Serampur Sub Division of Hooghly Division PHE Dte,</t>
   </si>
   <si>
     <t>ORD/001837/2024-2025</t>
   </si>
   <si>
     <t>333/HUG</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>06/04/2025</t>
   </si>
   <si>
     <t>ARUN SEAL AND CO.</t>
-  </si>
-[...37 lines deleted...]
-    <t>M/S KHAMRUI CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -866,688 +866,688 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>17.17</v>
+        <v>2296.42</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>294.27</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>12.81</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>399</v>
+        <v>38</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>3.86</v>
+        <v>0.87</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.4</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>275.53</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>45</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>463</v>
+        <v>46</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>47</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="P5" s="4">
-        <v>8.57</v>
+        <v>21.49</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>9.29</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>43.22</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>39</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>0.87</v>
+        <v>17.17</v>
       </c>
       <c r="Q6" s="4">
-        <v>2.4</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>275.53</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>57</v>
+      </c>
+      <c r="L7" s="4">
+        <v>463</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>47.22</v>
+        <v>8.57</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>61</v>
+      </c>
+      <c r="L8" s="4">
+        <v>399</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>10.91</v>
+        <v>3.86</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>31.35</v>
+        <v>47.22</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>69</v>
+        <v>45</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>2296.42</v>
+        <v>10.91</v>
       </c>
       <c r="Q10" s="4">
-        <v>294.27</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>12.81</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="P11" s="4">
-        <v>28.35</v>
+        <v>31.35</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>82</v>
+        <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P12" s="4">
-        <v>21.49</v>
+        <v>0.98</v>
       </c>
       <c r="Q12" s="4">
-        <v>9.29</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>43.22</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>88</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P13" s="4">
-        <v>0.98</v>
+        <v>28.35</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>94</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>2467.18</v>