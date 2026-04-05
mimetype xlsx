--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -219,50 +219,98 @@
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation Bill for New Service Connection at Nilarpur W/S. Sch. PH-I</t>
   </si>
   <si>
     <t>BILL/04638/2023-2024</t>
   </si>
   <si>
     <t>NILARPUR Piped Water Supply Scheme with Sinking of tube-well, LDS, Rising Main, FHTC, Construction of 150 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch-rooms &amp; boundary walls at different TW site under JANGIPARA Block under Serampore Sub-Division of Hooghly Division, PHE Dte, District:- Hooghly [NEW SCHEME]</t>
   </si>
   <si>
     <t>ORD/000230/2023-2024</t>
   </si>
   <si>
     <t>2063/HUG</t>
   </si>
   <si>
     <t>17/07/2023</t>
   </si>
   <si>
     <t>28/09/2026</t>
   </si>
   <si>
     <t>BANSBERIA CONSTRUCTION CO.</t>
+  </si>
+  <si>
+    <t>Repairing of Damaged Road due to FHTC Works at Tara &amp; Kumar Bazar mouzas of Antpur mouza under Nilarpur W/S Scheme under Serampore Sub-Division of Hooghly Division P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000195/2024-2025</t>
+  </si>
+  <si>
+    <t>538/SER</t>
+  </si>
+  <si>
+    <t>17/09/2024</t>
+  </si>
+  <si>
+    <t>24/09/2024</t>
+  </si>
+  <si>
+    <t>SUNITI MAIRA</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap Connection (FHTC) within left out habitation of various Mouzas in Antpur mouza under Nilarpur Scheme under Serampore Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000196/2024-2025</t>
+  </si>
+  <si>
+    <t>541/SER</t>
+  </si>
+  <si>
+    <t>19/09/2024</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>SURAJIT SINGHA RAY</t>
+  </si>
+  <si>
+    <t>Laying Additional Pipeline within left out habitation of various Mouzas in Antpur mouza under Nilarpur W/S Scheme under Serampore Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000197/2024-2025</t>
+  </si>
+  <si>
+    <t>542/SER</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -651,51 +699,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1310,87 +1358,276 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P11" s="4">
         <v>411.87</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>40</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P12" s="4">
+        <v>4.96</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>99</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="P13" s="4">
+        <v>4.99</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>99</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="P14" s="4">
+        <v>4.89</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>99</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>512.38</v>
+      </c>
+      <c r="P15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>