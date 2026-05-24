--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -134,99 +134,75 @@
   <si>
     <t>3060/8/Hug</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>RTOR000037/2023-2024</t>
   </si>
   <si>
     <t>1236/4/Hug</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>RTOR000349/2023-2024</t>
   </si>
   <si>
     <t>3005/Hug</t>
   </si>
   <si>
     <t>05/10/2023</t>
   </si>
   <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to be placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under Serampore Sub Division under Hooghly Division PHE Dte. 1. Mundalika-I PWSS 2. Mundalika-II PWSS 3. Nilarpur PWSS 4. Gopalpur PWSS 5. Bishnupur PWSS 6. Radhanagar PWSS</t>
+  </si>
+  <si>
+    <t>Assistant Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000944/2023-2024</t>
+  </si>
+  <si>
+    <t>114/SER</t>
+  </si>
+  <si>
+    <t>23/02/2024</t>
+  </si>
+  <si>
+    <t>01/03/2024</t>
+  </si>
+  <si>
+    <t>AMBIAN INFRASTRUCTURE</t>
+  </si>
+  <si>
     <t>Electrical</t>
-  </si>
-[...46 lines deleted...]
-    <t>AMBIAN INFRASTRUCTURE</t>
   </si>
   <si>
     <t>Quotation Bill for New Service Connection at Nilarpur W/S. Sch.</t>
   </si>
   <si>
     <t>BILL/04635/2023-2024</t>
   </si>
   <si>
     <t>08/01/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation Bill for New Service Connection at Nilarpur W/S. Sch. PH-I</t>
   </si>
   <si>
     <t>BILL/04638/2023-2024</t>
   </si>
   <si>
     <t>NILARPUR Piped Water Supply Scheme with Sinking of tube-well, LDS, Rising Main, FHTC, Construction of 150 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch-rooms &amp; boundary walls at different TW site under JANGIPARA Block under Serampore Sub-Division of Hooghly Division, PHE Dte, District:- Hooghly [NEW SCHEME]</t>
   </si>
   <si>
     <t>ORD/000230/2023-2024</t>
   </si>
@@ -699,51 +675,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1061,573 +1037,510 @@
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I7" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="I7" s="13" t="s">
+      <c r="J7" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="K7" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>23.08</v>
+        <v>0.95</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>49</v>
       </c>
-      <c r="I8" s="13" t="s">
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="J8" s="13" t="s">
+      <c r="L8" s="4">
+        <v>635</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="N8" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>0.95</v>
+        <v>4.83</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="L9" s="4">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="P9" s="4">
-        <v>4.83</v>
+        <v>8.22</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>55</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>634</v>
+        <v>56</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>57</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P10" s="4">
-        <v>8.22</v>
+        <v>411.87</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>170.81</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>41.47</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>411.87</v>
+        <v>4.96</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>40</v>
+        <v>99</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>4.96</v>
+        <v>4.99</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>99</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="M13" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N13" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="L13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O13" s="4" t="s">
-        <v>80</v>
+        <v>72</v>
       </c>
       <c r="P13" s="4">
-        <v>4.99</v>
+        <v>4.89</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>99</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A14" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>489.3</v>
+      </c>
+      <c r="P14" s="8">
+        <v>171.76</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>35.1</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
-    <row r="15" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>