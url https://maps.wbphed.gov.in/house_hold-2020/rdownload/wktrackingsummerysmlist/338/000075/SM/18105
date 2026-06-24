--- v3 (2026-05-24)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -243,50 +243,92 @@
     <t>ORD/000196/2024-2025</t>
   </si>
   <si>
     <t>541/SER</t>
   </si>
   <si>
     <t>19/09/2024</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>SURAJIT SINGHA RAY</t>
   </si>
   <si>
     <t>Laying Additional Pipeline within left out habitation of various Mouzas in Antpur mouza under Nilarpur W/S Scheme under Serampore Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000197/2024-2025</t>
   </si>
   <si>
     <t>542/SER</t>
   </si>
   <si>
     <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>Repairing of Switch Rooms of existing T/W sites under Furfura under Nilarpur PWSS. Under Serampore Sub-Division, Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000015/2025-2026</t>
+  </si>
+  <si>
+    <t>286/SER</t>
+  </si>
+  <si>
+    <t>17/04/2025</t>
+  </si>
+  <si>
+    <t>27/04/2025</t>
+  </si>
+  <si>
+    <t>ASHA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for Nilarpur water supply scheme, T.W. No. I &amp; II, Block: Jangipara, District - Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 1</t>
+  </si>
+  <si>
+    <t>Junior Engineer2</t>
+  </si>
+  <si>
+    <t>ORD/000073/2023-2024</t>
+  </si>
+  <si>
+    <t>1929/ED</t>
+  </si>
+  <si>
+    <t>15/05/2023</t>
+  </si>
+  <si>
+    <t>01/06/2026</t>
+  </si>
+  <si>
+    <t>SWAPAN ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -675,51 +717,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1460,87 +1502,213 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P13" s="4">
         <v>4.89</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>99</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="P14" s="4">
+        <v>4.99</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>99</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="P15" s="4">
+        <v>23.08</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>22.49</v>
+      </c>
+      <c r="R15" s="4">
+        <v>97.45</v>
+      </c>
+      <c r="S15" s="4">
+        <v>90</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>517.37</v>
+      </c>
+      <c r="P16" s="8">
+        <v>194.26</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>37.55</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>