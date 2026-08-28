--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -92,243 +92,243 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Jangipara</t>
   </si>
   <si>
     <t>Hooghly Division</t>
   </si>
   <si>
     <t>Nilarpur Piped Water Supply Scheme, Block-Jangipara, District-Hooghly</t>
   </si>
   <si>
     <t>SM/18105</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>NILARPUR Piped Water Supply Scheme with Sinking of tube-well, LDS, Rising Main, FHTC, Construction of 150 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch-rooms &amp; boundary walls at different TW site under JANGIPARA Block under Serampore Sub-Division of Hooghly Division, PHE Dte, District:- Hooghly [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000230/2023-2024</t>
+  </si>
+  <si>
+    <t>2063/HUG</t>
+  </si>
+  <si>
+    <t>17/07/2023</t>
+  </si>
+  <si>
+    <t>28/09/2026</t>
+  </si>
+  <si>
+    <t>BANSBERIA CONSTRUCTION CO.</t>
+  </si>
+  <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for Nilarpur water supply scheme, T.W. No. I &amp; II, Block: Jangipara, District - Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 1</t>
+  </si>
+  <si>
+    <t>Junior Engineer2</t>
+  </si>
+  <si>
+    <t>ORD/000073/2023-2024</t>
+  </si>
+  <si>
+    <t>1929/ED</t>
+  </si>
+  <si>
+    <t>15/05/2023</t>
+  </si>
+  <si>
+    <t>01/06/2026</t>
+  </si>
+  <si>
+    <t>SWAPAN ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000310/2023-2024</t>
   </si>
   <si>
     <t>1384/7/Hug</t>
   </si>
   <si>
     <t>16/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000510/2023-2024</t>
   </si>
   <si>
     <t>3060/8/Hug</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>RTOR000037/2023-2024</t>
   </si>
   <si>
     <t>1236/4/Hug</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>RTOR000349/2023-2024</t>
   </si>
   <si>
     <t>3005/Hug</t>
   </si>
   <si>
     <t>05/10/2023</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to be placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under Serampore Sub Division under Hooghly Division PHE Dte. 1. Mundalika-I PWSS 2. Mundalika-II PWSS 3. Nilarpur PWSS 4. Gopalpur PWSS 5. Bishnupur PWSS 6. Radhanagar PWSS</t>
   </si>
   <si>
-    <t>Assistant Engineer (Civil)</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000944/2023-2024</t>
   </si>
   <si>
     <t>114/SER</t>
   </si>
   <si>
     <t>23/02/2024</t>
   </si>
   <si>
     <t>01/03/2024</t>
   </si>
   <si>
     <t>AMBIAN INFRASTRUCTURE</t>
   </si>
   <si>
-    <t>Electrical</t>
+    <t>Repairing of Damaged Road due to FHTC Works at Tara &amp; Kumar Bazar mouzas of Antpur mouza under Nilarpur W/S Scheme under Serampore Sub-Division of Hooghly Division P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000195/2024-2025</t>
+  </si>
+  <si>
+    <t>538/SER</t>
+  </si>
+  <si>
+    <t>17/09/2024</t>
+  </si>
+  <si>
+    <t>24/09/2024</t>
+  </si>
+  <si>
+    <t>SUNITI MAIRA</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap Connection (FHTC) within left out habitation of various Mouzas in Antpur mouza under Nilarpur Scheme under Serampore Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000196/2024-2025</t>
+  </si>
+  <si>
+    <t>541/SER</t>
+  </si>
+  <si>
+    <t>19/09/2024</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>SURAJIT SINGHA RAY</t>
+  </si>
+  <si>
+    <t>Laying Additional Pipeline within left out habitation of various Mouzas in Antpur mouza under Nilarpur W/S Scheme under Serampore Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000197/2024-2025</t>
+  </si>
+  <si>
+    <t>542/SER</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
   </si>
   <si>
     <t>Quotation Bill for New Service Connection at Nilarpur W/S. Sch.</t>
   </si>
   <si>
     <t>BILL/04635/2023-2024</t>
   </si>
   <si>
     <t>08/01/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation Bill for New Service Connection at Nilarpur W/S. Sch. PH-I</t>
   </si>
   <si>
     <t>BILL/04638/2023-2024</t>
   </si>
   <si>
-    <t>NILARPUR Piped Water Supply Scheme with Sinking of tube-well, LDS, Rising Main, FHTC, Construction of 150 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch-rooms &amp; boundary walls at different TW site under JANGIPARA Block under Serampore Sub-Division of Hooghly Division, PHE Dte, District:- Hooghly [NEW SCHEME]</t>
-[...64 lines deleted...]
-  <si>
     <t>Repairing of Switch Rooms of existing T/W sites under Furfura under Nilarpur PWSS. Under Serampore Sub-Division, Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000015/2025-2026</t>
   </si>
   <si>
     <t>286/SER</t>
   </si>
   <si>
     <t>17/04/2025</t>
   </si>
   <si>
     <t>27/04/2025</t>
   </si>
   <si>
     <t>ASHA ENTERPRISE</t>
-  </si>
-[...22 lines deleted...]
-    <t>SWAPAN ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -857,814 +857,814 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>7.93</v>
+        <v>411.87</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>170.81</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>41.47</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>7.93</v>
+        <v>23.08</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>22.49</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>97.45</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>32.71</v>
+        <v>7.93</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>0.01</v>
+        <v>7.93</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P7" s="4">
-        <v>0.95</v>
+        <v>32.71</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.95</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>635</v>
+        <v>54</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="P8" s="4">
-        <v>4.83</v>
+        <v>0.01</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>57</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>634</v>
+        <v>58</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="P9" s="4">
-        <v>8.22</v>
+        <v>0.95</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="P10" s="4">
-        <v>411.87</v>
+        <v>4.96</v>
       </c>
       <c r="Q10" s="4">
-        <v>170.81</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>41.47</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>40</v>
+        <v>99</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="P11" s="4">
-        <v>4.96</v>
+        <v>4.99</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>99</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="P12" s="4">
-        <v>4.99</v>
+        <v>4.89</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>99</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>73</v>
-[...6 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>80</v>
+      </c>
+      <c r="L13" s="4">
+        <v>635</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="P13" s="4">
-        <v>4.89</v>
+        <v>4.83</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>77</v>
-[...6 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>84</v>
+      </c>
+      <c r="L14" s="4">
+        <v>634</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P14" s="4">
-        <v>4.99</v>
+        <v>8.22</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>84</v>
+        <v>27</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>85</v>
+        <v>28</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P15" s="4">
-        <v>23.08</v>
+        <v>4.99</v>
       </c>
       <c r="Q15" s="4">
-        <v>22.49</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>97.45</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>91</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>517.37</v>