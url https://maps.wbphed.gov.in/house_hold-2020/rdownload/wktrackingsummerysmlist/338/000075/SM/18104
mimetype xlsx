--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -125,96 +125,75 @@
   <si>
     <t>15/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000499/2023-2024</t>
   </si>
   <si>
     <t>3060/9/Hug</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>RTOR000036/2023-2024</t>
   </si>
   <si>
     <t>1236/3/Hug</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to be placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under Serampore Sub Division under Hooghly Division PHE Dte. 1. Bilaspur-I PWSS 2. Bilaspur-II PWSS 3. Hijli PWSS 4. Jaganathpur PWSS</t>
+  </si>
+  <si>
+    <t>Assistant Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000945/2023-2024</t>
+  </si>
+  <si>
+    <t>115/SER</t>
+  </si>
+  <si>
+    <t>23/02/2024</t>
+  </si>
+  <si>
+    <t>01/03/2024</t>
+  </si>
+  <si>
+    <t>AMBIAN INFRASTRUCTURE</t>
+  </si>
+  <si>
     <t>Electrical</t>
-  </si>
-[...43 lines deleted...]
-    <t>AMBIAN INFRASTRUCTURE</t>
   </si>
   <si>
     <t>Quotation Bill for New Service Connection at Hijali W/S. Sch.</t>
   </si>
   <si>
     <t>BILL/04588/2023-2024</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation Bill for New Service Connection at Hijali W/S. Sch. PH-I</t>
   </si>
   <si>
     <t>BILL/04648/2023-2024</t>
   </si>
   <si>
     <t>08/01/2024</t>
   </si>
   <si>
     <t>Shifting of 11KV HTOH line at Hijali pump house No.-1 Application ID: 100000103017 Ref ID: 860295257</t>
   </si>
@@ -690,51 +669,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -993,565 +972,502 @@
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="I6" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="J6" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="K6" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P6" s="4">
-        <v>23.4</v>
+        <v>0.64</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.64</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>25</v>
+        <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="I7" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4">
+        <v>595</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>0.64</v>
+        <v>6.03</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="L8" s="4">
-        <v>595</v>
+        <v>633</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="P8" s="4">
-        <v>6.03</v>
+        <v>3.59</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="L9" s="4">
-        <v>633</v>
+        <v>899</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="P9" s="4">
-        <v>3.59</v>
+        <v>6.79</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="I10" s="13"/>
-[...1 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L10" s="4">
-[...2 lines deleted...]
-      <c r="M10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>6.79</v>
+        <v>350.15</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>145.76</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>41.63</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="J11" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>350.15</v>
+        <v>4.93</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>4.93</v>
+        <v>27.87</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="3">
-[...51 lines deleted...]
-      </c>
+      <c r="A13" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>416.45</v>
+      </c>
+      <c r="P13" s="8">
+        <v>146.4</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>35.15</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
-    <row r="14" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>