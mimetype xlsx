--- v2 (2026-05-24)
+++ v3 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -237,50 +237,71 @@
     <t>03/04/2025</t>
   </si>
   <si>
     <t>13/04/2025</t>
   </si>
   <si>
     <t>MAA TARA CONSTRUCTION</t>
   </si>
   <si>
     <t>Sinking of tube-well, Rising Main for inter connection between T.W &amp; Distribution, construction of switch-room , boundary wall &amp; other works at Chandrahati mouza of HIJALI Piped Water Supply Scheme under SERAMPORE Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000032/2025-2026</t>
   </si>
   <si>
     <t>1055/HUG</t>
   </si>
   <si>
     <t>24/04/2025</t>
   </si>
   <si>
     <t>23/06/2025</t>
   </si>
   <si>
     <t>R.K. TRADERS</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for Hijali water supply scheme, T.W. No. I &amp; II, Block: Jangipara, District - Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer2</t>
+  </si>
+  <si>
+    <t>ORD/000069/2023-2024</t>
+  </si>
+  <si>
+    <t>1925/ED</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>GLACIER ENGINEERING CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -669,51 +690,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1387,87 +1408,150 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P12" s="4">
         <v>27.87</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="P13" s="4">
+        <v>23.4</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>21</v>
+      </c>
+      <c r="R13" s="4">
+        <v>89.72</v>
+      </c>
+      <c r="S13" s="4">
+        <v>25</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>439.85</v>
+      </c>
+      <c r="P14" s="8">
+        <v>167.39</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>38.06</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>