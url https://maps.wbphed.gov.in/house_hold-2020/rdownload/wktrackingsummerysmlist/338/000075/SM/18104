--- v3 (2026-06-24)
+++ v4 (2026-08-28)
@@ -92,216 +92,216 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Jangipara</t>
   </si>
   <si>
     <t>Hooghly Division</t>
   </si>
   <si>
     <t>Hijali Piped Water Supply Scheme, Block-Jangipara, District-Hooghly</t>
   </si>
   <si>
     <t>SM/18104</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>HIJALI Piped Water Supply Scheme with Sinking of tube-well, LDS,Rising Main, FHTC, Construction of 100 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch-rooms &amp; boundary walls at different TW site under JANGIPARA Block, District:- Hooghly [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>Jangipara Block Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000265/2023-2024</t>
+  </si>
+  <si>
+    <t>2239/HUG</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>22/02/2025</t>
+  </si>
+  <si>
+    <t>COMPAQ ENGINEER'S CO - OPERATIVE SOCIETY LTD</t>
+  </si>
+  <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for Hijali water supply scheme, T.W. No. I &amp; II, Block: Jangipara, District - Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer2</t>
+  </si>
+  <si>
+    <t>ORD/000069/2023-2024</t>
+  </si>
+  <si>
+    <t>1925/ED</t>
+  </si>
+  <si>
+    <t>15/05/2023</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>GLACIER ENGINEERING CO.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000315/2023-2024</t>
   </si>
   <si>
     <t>1384/12/Hug</t>
   </si>
   <si>
-    <t>15/05/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000499/2023-2024</t>
   </si>
   <si>
     <t>3060/9/Hug</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>RTOR000036/2023-2024</t>
   </si>
   <si>
     <t>1236/3/Hug</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
+    <t>Quotation Bill for New Service Connection at Hijali W/S. Sch.</t>
+  </si>
+  <si>
+    <t>BILL/04588/2023-2024</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
     <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to be placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under Serampore Sub Division under Hooghly Division PHE Dte. 1. Bilaspur-I PWSS 2. Bilaspur-II PWSS 3. Hijli PWSS 4. Jaganathpur PWSS</t>
   </si>
   <si>
-    <t>Assistant Engineer (Civil)</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer (Civill)</t>
   </si>
   <si>
     <t>ORD/000945/2023-2024</t>
   </si>
   <si>
     <t>115/SER</t>
   </si>
   <si>
     <t>23/02/2024</t>
   </si>
   <si>
     <t>01/03/2024</t>
   </si>
   <si>
     <t>AMBIAN INFRASTRUCTURE</t>
   </si>
   <si>
-    <t>Electrical</t>
-[...13 lines deleted...]
-  <si>
     <t>Quotation Bill for New Service Connection at Hijali W/S. Sch. PH-I</t>
   </si>
   <si>
     <t>BILL/04648/2023-2024</t>
   </si>
   <si>
     <t>08/01/2024</t>
   </si>
   <si>
     <t>Shifting of 11KV HTOH line at Hijali pump house No.-1 Application ID: 100000103017 Ref ID: 860295257</t>
   </si>
   <si>
     <t>BILL/06502/2023-2024</t>
   </si>
   <si>
     <t>19/03/2024</t>
   </si>
   <si>
-    <t>HIJALI Piped Water Supply Scheme with Sinking of tube-well, LDS,Rising Main, FHTC, Construction of 100 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch-rooms &amp; boundary walls at different TW site under JANGIPARA Block, District:- Hooghly [NEW SCHEME]</t>
-[...19 lines deleted...]
-  <si>
     <t>Construction of Shed on open terrace of Existing Laboratory building at Headwork site of Jangipara Water Supply Scheme under Serampore Sub-Division of Hooghly Division, P.H.E. Dte. (Block- Jangipara).</t>
   </si>
   <si>
     <t>ORD/000024/2025-2026</t>
   </si>
   <si>
     <t>267/SER</t>
   </si>
   <si>
     <t>03/04/2025</t>
   </si>
   <si>
     <t>13/04/2025</t>
   </si>
   <si>
     <t>MAA TARA CONSTRUCTION</t>
   </si>
   <si>
     <t>Sinking of tube-well, Rising Main for inter connection between T.W &amp; Distribution, construction of switch-room , boundary wall &amp; other works at Chandrahati mouza of HIJALI Piped Water Supply Scheme under SERAMPORE Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000032/2025-2026</t>
   </si>
   <si>
     <t>1055/HUG</t>
   </si>
   <si>
     <t>24/04/2025</t>
   </si>
   <si>
     <t>23/06/2025</t>
   </si>
   <si>
     <t>R.K. TRADERS</t>
-  </si>
-[...19 lines deleted...]
-    <t>GLACIER ENGINEERING CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -830,684 +830,684 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>5.49</v>
+        <v>350.15</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>145.76</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>41.63</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>5.49</v>
+        <v>23.4</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>89.72</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>5.49</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>37</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="P6" s="4">
-        <v>0.64</v>
+        <v>5.49</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.64</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>595</v>
+        <v>50</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="P7" s="4">
-        <v>6.03</v>
+        <v>5.49</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="L8" s="4">
-        <v>633</v>
+        <v>595</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="P8" s="4">
-        <v>3.59</v>
+        <v>6.03</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>57</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>58</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>899</v>
+        <v>59</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="P9" s="4">
-        <v>6.79</v>
+        <v>0.64</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.64</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L10" s="4">
+        <v>633</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>350.15</v>
+        <v>3.59</v>
       </c>
       <c r="Q10" s="4">
-        <v>145.76</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>41.63</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>68</v>
+      </c>
+      <c r="L11" s="4">
+        <v>899</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="P11" s="4">
-        <v>4.93</v>
+        <v>6.79</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>70</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>58</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="P12" s="4">
-        <v>27.87</v>
+        <v>4.93</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="I13" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="J13" s="13" t="s">
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P13" s="4">
-        <v>23.4</v>
+        <v>27.87</v>
       </c>
       <c r="Q13" s="4">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>89.72</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>439.85</v>