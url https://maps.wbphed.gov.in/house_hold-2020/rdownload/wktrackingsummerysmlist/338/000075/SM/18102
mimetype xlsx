--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -92,126 +92,126 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Dhaniakhali</t>
   </si>
   <si>
     <t>Hooghly Division</t>
   </si>
   <si>
     <t>Bara Mallikpur Mini Piped Water Supply Scheme, Block- Dhaniakhali, District-Hooghly</t>
   </si>
   <si>
     <t>SM/18102</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Ground Water based BARAMALLIKPUR Piped Water Supply Scheme in Dhaniakhali Block under Chinsurah Sub-Division P.H.E. Dte. District:- Hooghly [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000097/2023-2024</t>
+  </si>
+  <si>
+    <t>1364/HUG</t>
+  </si>
+  <si>
+    <t>12/05/2023</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>TULIP ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Bara Mallikpur Mini Piped W/S Scheme Block- Dhaniakhali District- Hooghly under JJM Program under Electrical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer1</t>
+  </si>
+  <si>
+    <t>ORD/001696/2023-2024</t>
+  </si>
+  <si>
+    <t>5175/ED</t>
+  </si>
+  <si>
+    <t>28/12/2023</t>
+  </si>
+  <si>
+    <t>27/03/2024</t>
+  </si>
+  <si>
+    <t>RISHAV ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000265/2023-2024</t>
   </si>
   <si>
     <t>1386/44/Hug</t>
   </si>
   <si>
     <t>15/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Electrical</t>
-[...1 lines deleted...]
-  <si>
     <t>Quotation Bill for New Service Connection at Basa Mallikpur mini piped W/S. Sch.</t>
   </si>
   <si>
     <t>BILL/04337/2023-2024</t>
   </si>
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...46 lines deleted...]
-    <t>RISHAV ENTERPRISE</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under Chinsurah Sub Division under Hooghly Division PHE Dte 1. Uttar HazipurMini PWSS 2. Bara Mallikpur Mini PWSS 3. Sripala Mini PWSS 4. Alasin Mini PWSS 5. Chautpur Mini PWSS 6. Jangalpur Mini PWSS</t>
   </si>
   <si>
     <t>ORD/000998/2023-2024</t>
   </si>
   <si>
     <t>272/CH</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>21/03/2024</t>
   </si>
   <si>
     <t>MAA BUNAMATA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -758,357 +758,357 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>0.59</v>
+        <v>32.69</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>31.77</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>97.2</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>452</v>
+        <v>38</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>0.32</v>
+        <v>7.25</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>7.25</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>32.69</v>
+        <v>0.59</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>49</v>
+      </c>
+      <c r="L6" s="4">
+        <v>452</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>7.25</v>
+        <v>0.32</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>0.95</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>41.81</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>39.98</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>95.62</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>