--- v0 (2025-12-15)
+++ v1 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -74,54 +74,171 @@
   <si>
     <t>WO Number</t>
   </si>
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
+    <t>HOOGHLY</t>
+  </si>
+  <si>
+    <t>Dhaniakhali</t>
+  </si>
+  <si>
+    <t>Hooghly Division</t>
+  </si>
+  <si>
+    <t>BALIDAHA PWSS PIPED WATER SUPPLY SCHEME UNDER DHANIAKHALI BLOCK.</t>
+  </si>
+  <si>
+    <t>SM/18101</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000264/2023-2024</t>
+  </si>
+  <si>
+    <t>1386/43/Hug</t>
+  </si>
+  <si>
+    <t>15/05/2023</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000362/2023-2024</t>
+  </si>
+  <si>
+    <t>3004/16/Hug</t>
+  </si>
+  <si>
+    <t>05/10/2023</t>
+  </si>
+  <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Balidaha water supply scheme, T.W. No.- I &amp; II, Block: Dhaniakhali, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer1</t>
+  </si>
+  <si>
+    <t>ORD/000067/2023-2024</t>
+  </si>
+  <si>
+    <t>1922/ED</t>
+  </si>
+  <si>
+    <t>13/08/2023</t>
+  </si>
+  <si>
+    <t>D. K. ELECTRIC</t>
+  </si>
+  <si>
+    <t>BALIDAHA Piped Water Supply Scheme with Sinking of tube-well, LDS, Rising Main, FHTC &amp; construction of switch-room &amp; boundary wall at Proposed TW site, under CHINSURAH Sub-Division of Hooghly Division P.H.E Dte. Block DHANIAKHALI, District:- Hooghly [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000096/2023-2024</t>
+  </si>
+  <si>
+    <t>1363/HUG</t>
+  </si>
+  <si>
+    <t>12/05/2023</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>MA KANKALI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under Chinsurah Sub Division under Hooghly Division PHE Dte 1. Chautara PWSS 2. Hasnan PWSS 3. Bhatua PWSS 4. Balidaha PWSS 5. Dalimba PWSS 6. Simla PWSS</t>
+  </si>
+  <si>
+    <t>ORD/000776/2023-2024</t>
+  </si>
+  <si>
+    <t>142/CH</t>
+  </si>
+  <si>
+    <t>20/02/2024</t>
+  </si>
+  <si>
+    <t>27/02/2024</t>
+  </si>
+  <si>
+    <t>MAA BUNAMATA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Quotation Bill for New Service Connection at Balidaha W/S. Sch. TW-I</t>
+  </si>
+  <si>
+    <t>BILL/05064/2023-2024</t>
+  </si>
+  <si>
+    <t>19/01/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
     <t>Total</t>
-  </si>
-[...1 lines deleted...]
-    <t>NAN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -154,79 +271,91 @@
         <fgColor rgb="FFddd9c3"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="15">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -495,203 +624,569 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W3"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="10.568848" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
-    <col min="6" max="6" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
-    <col min="11" max="11" width="19.995117" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="13" max="13" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
     </row>
     <row r="2" spans="1:23">
-      <c r="A2" s="3" t="s">
+      <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="3" t="s">
+      <c r="B2" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="3" t="s">
+      <c r="C2" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="3" t="s">
+      <c r="D2" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="7" t="s">
+      <c r="E2" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="3" t="s">
+      <c r="F2" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G2" s="3" t="s">
+      <c r="G2" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="H2" s="9" t="s">
+      <c r="H2" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="I2" s="9" t="s">
+      <c r="I2" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="J2" s="9" t="s">
+      <c r="J2" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="K2" s="4" t="s">
+      <c r="K2" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="L2" s="4" t="s">
+      <c r="L2" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="M2" s="4" t="s">
+      <c r="M2" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="N2" s="4" t="s">
+      <c r="N2" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="O2" s="4" t="s">
+      <c r="O2" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="P2" s="4" t="s">
+      <c r="P2" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="Q2" s="4" t="s">
+      <c r="Q2" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="R2" s="4" t="s">
+      <c r="R2" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="S2" s="4" t="s">
+      <c r="S2" s="6" t="s">
         <v>19</v>
       </c>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
-      <c r="A3" s="5" t="s">
+      <c r="A3" s="3">
+        <v>1</v>
+      </c>
+      <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B3" s="5"/>
-[...12 lines deleted...]
-      <c r="O3" s="6">
+      <c r="C3" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E3" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="M3" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N3" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="O3" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P3" s="4">
+        <v>2.02</v>
+      </c>
+      <c r="Q3" s="4">
         <v>0</v>
       </c>
-      <c r="P3" s="6">
+      <c r="R3" s="4">
         <v>0</v>
       </c>
-      <c r="Q3" s="6" t="s">
-[...3 lines deleted...]
-      <c r="S3" s="6"/>
+      <c r="S3" s="4">
+        <v>0</v>
+      </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
+    <row r="4" spans="1:23">
+      <c r="A4" s="3">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P4" s="4">
+        <v>14.45</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>0</v>
+      </c>
+      <c r="R4" s="4">
+        <v>0</v>
+      </c>
+      <c r="S4" s="4">
+        <v>0</v>
+      </c>
+      <c r="T4" s="1"/>
+      <c r="U4" s="1"/>
+      <c r="V4" s="1"/>
+      <c r="W4" s="1"/>
+    </row>
+    <row r="5" spans="1:23">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H5" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="P5" s="4">
+        <v>22.6</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>11.01</v>
+      </c>
+      <c r="R5" s="4">
+        <v>48.71</v>
+      </c>
+      <c r="S5" s="4">
+        <v>50</v>
+      </c>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+    </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="P6" s="4">
+        <v>85.78</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>85.65</v>
+      </c>
+      <c r="R6" s="4">
+        <v>99.85</v>
+      </c>
+      <c r="S6" s="4">
+        <v>92</v>
+      </c>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="P7" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="R7" s="4">
+        <v>100</v>
+      </c>
+      <c r="S7" s="4">
+        <v>30</v>
+      </c>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L8" s="4">
+        <v>682</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="P8" s="4">
+        <v>3.71</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>129.51</v>
+      </c>
+      <c r="P9" s="8">
+        <v>97.62</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>75.37</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A3:N3"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>