--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -80,132 +80,132 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Dhaniakhali</t>
   </si>
   <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>BALIDAHA PWSS PIPED WATER SUPPLY SCHEME UNDER DHANIAKHALI BLOCK.</t>
+  </si>
+  <si>
+    <t>SM/18101</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Balidaha water supply scheme, T.W. No.- I &amp; II, Block: Dhaniakhali, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer1</t>
+  </si>
+  <si>
+    <t>ORD/000067/2023-2024</t>
+  </si>
+  <si>
+    <t>1922/ED</t>
+  </si>
+  <si>
+    <t>15/05/2023</t>
+  </si>
+  <si>
+    <t>13/08/2023</t>
+  </si>
+  <si>
+    <t>D. K. ELECTRIC</t>
+  </si>
+  <si>
     <t>Hooghly Division</t>
   </si>
   <si>
-    <t>BALIDAHA PWSS PIPED WATER SUPPLY SCHEME UNDER DHANIAKHALI BLOCK.</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>BALIDAHA Piped Water Supply Scheme with Sinking of tube-well, LDS, Rising Main, FHTC &amp; construction of switch-room &amp; boundary wall at Proposed TW site, under CHINSURAH Sub-Division of Hooghly Division P.H.E Dte. Block DHANIAKHALI, District:- Hooghly [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000096/2023-2024</t>
+  </si>
+  <si>
+    <t>1363/HUG</t>
+  </si>
+  <si>
+    <t>12/05/2023</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>MA KANKALI ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000264/2023-2024</t>
   </si>
   <si>
     <t>1386/43/Hug</t>
   </si>
   <si>
-    <t>15/05/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000362/2023-2024</t>
   </si>
   <si>
     <t>3004/16/Hug</t>
   </si>
   <si>
     <t>05/10/2023</t>
-  </si>
-[...46 lines deleted...]
-    <t>MA KANKALI ENTERPRISE</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under Chinsurah Sub Division under Hooghly Division PHE Dte 1. Chautara PWSS 2. Hasnan PWSS 3. Bhatua PWSS 4. Balidaha PWSS 5. Dalimba PWSS 6. Simla PWSS</t>
   </si>
   <si>
     <t>ORD/000776/2023-2024</t>
   </si>
   <si>
     <t>142/CH</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
     <t>27/02/2024</t>
   </si>
   <si>
     <t>MAA BUNAMATA ENTERPRISE</t>
   </si>
   <si>
     <t>Quotation Bill for New Service Connection at Balidaha W/S. Sch. TW-I</t>
   </si>
   <si>
     <t>BILL/05064/2023-2024</t>
   </si>
@@ -764,344 +764,344 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>2.02</v>
+        <v>22.6</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>11.01</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>48.71</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>14.45</v>
+        <v>85.78</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>85.65</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.85</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>92</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>22.6</v>
+        <v>2.02</v>
       </c>
       <c r="Q5" s="4">
-        <v>11.01</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>48.71</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="I6" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="J6" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>85.78</v>
+        <v>14.45</v>
       </c>
       <c r="Q6" s="4">
-        <v>85.65</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>99.85</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>92</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>0.95</v>
       </c>
       <c r="Q7" s="4">
         <v>0.95</v>
       </c>
       <c r="R7" s="4">
         <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>30</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4">
         <v>682</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">