--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -80,198 +80,198 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Haripal</t>
   </si>
   <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>KALACHHARA PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/18100</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for Kalachhara water supply scheme, T.W. No. I &amp; II, Block: Haripal, District - Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/000070/2023-2024</t>
+  </si>
+  <si>
+    <t>1926/ED</t>
+  </si>
+  <si>
+    <t>15/05/2023</t>
+  </si>
+  <si>
+    <t>13/08/2023</t>
+  </si>
+  <si>
+    <t>S.G. TECHNICAL SERVICES</t>
+  </si>
+  <si>
     <t>Hooghly Division</t>
   </si>
   <si>
-    <t>KALACHHARA PIPED WATER SUPPLY SCHEME</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>KALACHHARA Piped Water Supply Scheme with Sinking of tube-well, LDS, Rising Main, FHTC &amp; construction of switch-room &amp; boundary wall at Proposed TW site, under Chandannagar Sub-Division of Hooghly Division P.H.E Dte. Block Singur, District:- Hooghly [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000132/2023-2024</t>
+  </si>
+  <si>
+    <t>1484/HUG</t>
+  </si>
+  <si>
+    <t>19/05/2023</t>
+  </si>
+  <si>
+    <t>17/07/2024</t>
+  </si>
+  <si>
+    <t>CONCORD PROJECTS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000205/2023-2024</t>
   </si>
   <si>
     <t>1383/8/Hug</t>
   </si>
   <si>
-    <t>15/05/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Electrical</t>
-[...22 lines deleted...]
-  <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for Balipur water supply scheme, T.W. No. III &amp; IV, Block: Khanakul-I District: Hooghly under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>ORD/002470/2023-2024</t>
   </si>
   <si>
     <t>331/ED</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>21/05/2024</t>
   </si>
   <si>
     <t>DEY ENTERPRISE</t>
   </si>
   <si>
-    <t>KALACHHARA Piped Water Supply Scheme with Sinking of tube-well, LDS, Rising Main, FHTC &amp; construction of switch-room &amp; boundary wall at Proposed TW site, under Chandannagar Sub-Division of Hooghly Division P.H.E Dte. Block Singur, District:- Hooghly [NEW SCHEME]</t>
-[...20 lines deleted...]
-    <t>CONCORD PROJECTS PRIVATE LIMITED</t>
+    <t>Preparation of DPR for different works for providing Functional Household Tap Connection (FHTC) of Kalachara Piped Water Supply Scheme under Haripal Block, Hooghly District under Chandannagar Sub-Division, PHE Dte. (PART-A).</t>
+  </si>
+  <si>
+    <t>ORD/000004/2024-2025</t>
+  </si>
+  <si>
+    <t>416/Chan</t>
+  </si>
+  <si>
+    <t>09/04/2024</t>
+  </si>
+  <si>
+    <t>24/04/2024</t>
+  </si>
+  <si>
+    <t>ENVIROTECH SOLUTIONS</t>
+  </si>
+  <si>
+    <t>Preparation of DPR for different works for providing Functional Household Tap Connection (FHTC) of Kalachara Piped Water Supply Scheme under Haripal Block, Hooghly District under Chandannagar Sub-Division, PHE Dte. (PART-C).</t>
+  </si>
+  <si>
+    <t>ORD/000006/2024-2025</t>
+  </si>
+  <si>
+    <t>419/Chan</t>
+  </si>
+  <si>
+    <t>Preparation of DPR for different works for providing Functional Household Tap Connection (FHTC) of Kalachara Piped Water Supply Scheme under Haripal Block, Hooghly District under Chandannagar Sub-Division, PHE Dte. (PART-B).</t>
+  </si>
+  <si>
+    <t>ORD/000005/2024-2025</t>
+  </si>
+  <si>
+    <t>417/Chan</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under Chandannagar Sub Division under Hooghly Division PHE Dte.(Rajballavbati PWSS, Kalachara PWSS, Paschim Narayanpur PWSS, Mahistikari Z-I PWSS, Mahistikari Z-II PWSS, Parjana PWSS)</t>
   </si>
   <si>
     <t>ORD/000977/2023-2024</t>
   </si>
   <si>
     <t>305/Chan</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>22/03/2024</t>
   </si>
   <si>
     <t>AMBIAN INFRASTRUCTURE</t>
-  </si>
-[...34 lines deleted...]
-    <t>419/Chan</t>
   </si>
   <si>
     <t>Quotation for New Service Connection at Kalachara W/S. Sch. TW-I</t>
   </si>
   <si>
     <t>BILL/04668/2023-2024</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -812,537 +812,537 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>1.8</v>
+        <v>22.6</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>10.77</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>47.65</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>22.6</v>
+        <v>82.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>79.78</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>96.39</v>
       </c>
       <c r="S4" s="4">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>31</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>20.85</v>
+        <v>1.8</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>82.76</v>
+        <v>20.85</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>48</v>
+        <v>37</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>0.95</v>
+        <v>0.93</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.93</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>48</v>
+        <v>37</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>0.93</v>
+        <v>0.78</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.78</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>48</v>
+        <v>37</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="P9" s="4">
         <v>0.84</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.84</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>0.78</v>
+        <v>0.95</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4">
         <v>649</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
@@ -1367,54 +1367,54 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>132.99</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>94.05</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>70.72</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>