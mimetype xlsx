--- v0 (2026-04-05)
+++ v1 (2026-05-24)
@@ -966,54 +966,54 @@
       <c r="I6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P6" s="4">
         <v>23.21</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>11.53</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>49.7</v>
       </c>
       <c r="S6" s="4">
         <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1029,54 +1029,54 @@
       <c r="I7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>0.79</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.79</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>30</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1092,88 +1092,88 @@
       <c r="I8" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>95.59</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>55.28</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>57.83</v>
       </c>
       <c r="S8" s="4">
         <v>8</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>142.47</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>67.61</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>47.46</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>