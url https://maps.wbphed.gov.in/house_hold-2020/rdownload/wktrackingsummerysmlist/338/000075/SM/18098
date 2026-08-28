--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -80,162 +80,162 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Polba-Dadpur</t>
   </si>
   <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>BHATUA PIPED W/S SCHEME (FOR UNCOVERED AREA) UNDER POLBA DADPUR BLOCK</t>
+  </si>
+  <si>
+    <t>SM/18098</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for Bhatua water supply scheme, T.W. No. I &amp; II, Block: Polba Dadpur, District - Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/000078/2023-2024</t>
+  </si>
+  <si>
+    <t>1924/ED</t>
+  </si>
+  <si>
+    <t>15/05/2023</t>
+  </si>
+  <si>
+    <t>13/08/2023</t>
+  </si>
+  <si>
+    <t>UNITED ENTERPRISE</t>
+  </si>
+  <si>
     <t>Hooghly Division</t>
   </si>
   <si>
-    <t>BHATUA PIPED W/S SCHEME (FOR UNCOVERED AREA) UNDER POLBA DADPUR BLOCK</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>BHATUA Piped Water Supply Scheme with Sinking of tube-well, LDS, Rising Main, FHTC &amp; construction of switch-room &amp; boundary wall at Proposed TW site, under Chinsurah Sub-Division of Hooghly Division P.H.E Dte. Block Polba-Dadpur, District:- Hooghly [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000242/2023-2024</t>
+  </si>
+  <si>
+    <t>2097/HUG</t>
+  </si>
+  <si>
+    <t>19/07/2023</t>
+  </si>
+  <si>
+    <t>03/05/2025</t>
+  </si>
+  <si>
+    <t>MECCANO UNEMPLOYED ENGINEERS CO - OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000256/2023-2024</t>
   </si>
   <si>
     <t>1386/35/Hug</t>
   </si>
   <si>
-    <t>15/05/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000363/2023-2024</t>
   </si>
   <si>
     <t>3004/11/Hug</t>
   </si>
   <si>
     <t>05/10/2023</t>
   </si>
   <si>
-    <t>Electrical</t>
-[...1 lines deleted...]
-  <si>
     <t>Quotation for new service connection charge at Bhatua PWSS, TW - I</t>
   </si>
   <si>
     <t>BILL/04370/2023-2024</t>
   </si>
   <si>
     <t>01/12/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for Bhatua water supply scheme, T.W. No. I &amp; II, Block: Polba Dadpur, District - Hooghly under Electrical Division, PHE Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under Chinsurah Sub Division under Hooghly Division PHE Dte 1. Ghatampur PWSS 2. Kanajoli PWSS 3. Bhatua PWSS 4. Shrirampur PWSS</t>
   </si>
   <si>
-    <t>Assistant Engineer (Civil)</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000777/2023-2024</t>
   </si>
   <si>
     <t>143/CH</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
     <t>27/02/2024</t>
   </si>
   <si>
     <t>MAA BUNAMATA ENTERPRISE</t>
-  </si>
-[...16 lines deleted...]
-    <t>MECCANO UNEMPLOYED ENGINEERS CO - OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -764,385 +764,385 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>4.56</v>
+        <v>23.21</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>11.53</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>49.7</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>2.71</v>
+        <v>95.59</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>55.28</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>57.83</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>455</v>
+        <v>44</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>15.6</v>
+        <v>4.56</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>39</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P6" s="4">
-        <v>23.21</v>
+        <v>2.71</v>
       </c>
       <c r="Q6" s="4">
-        <v>11.53</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>49.7</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
-[...6 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>51</v>
+      </c>
+      <c r="L7" s="4">
+        <v>455</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>0.79</v>
+        <v>15.6</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.79</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>48</v>
+        <v>37</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>95.59</v>
+        <v>0.79</v>
       </c>
       <c r="Q8" s="4">
-        <v>55.28</v>
+        <v>0.79</v>
       </c>
       <c r="R8" s="4">
-        <v>57.83</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>142.47</v>