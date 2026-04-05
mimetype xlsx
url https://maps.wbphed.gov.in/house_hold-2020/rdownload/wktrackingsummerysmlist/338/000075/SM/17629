--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -210,50 +210,77 @@
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation for new service connection at Bainchipota(Zone- II) water supply Scheme [SM/17629], T/W No. - II, Block - Singur, under Nasibpur CCC, WBSEDCL, Ref. No. - 503589664, Dt. - 07-03-2024, Application No. - 5004059136</t>
   </si>
   <si>
     <t>BILL/06280/2023-2024</t>
   </si>
   <si>
     <t>BAINCHIPOTA ZONE-II Piped Water Supply Scheme with Sinking of tube-well, LDS, Rising Main, FHTC, Construction of 100 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch-rooms &amp; boundary walls at different TW site under SINGUR Block, District:- Hooghly [NEW SCHEME]</t>
   </si>
   <si>
     <t>ORD/000301/2023-2024</t>
   </si>
   <si>
     <t>2365/HUG</t>
   </si>
   <si>
     <t>08/08/2023</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>RAJ CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under Bainchipota (Zone-II) Piped Water Supply Scheme under Chandannagar Sub Division under Hooghly Division PHE Dte.(Phase-I) for Singur Block</t>
+  </si>
+  <si>
+    <t>ORD/000390/2024-2025</t>
+  </si>
+  <si>
+    <t>963/CHAN</t>
+  </si>
+  <si>
+    <t>21/11/2024</t>
+  </si>
+  <si>
+    <t>26/11/2024</t>
+  </si>
+  <si>
+    <t>BIMAL KUMAR HALDER</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under Bainchipota (Zone-II) Piped Water Supply Scheme under Chandannagar Sub Division under Hooghly Division PHE Dte.(Phase-II) for Singur Block</t>
+  </si>
+  <si>
+    <t>ORD/000391/2024-2025</t>
+  </si>
+  <si>
+    <t>964/CHAN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -642,51 +669,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1242,87 +1269,213 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P10" s="4">
         <v>300.28</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>60</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P11" s="4">
+        <v>4.13</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P12" s="4">
+        <v>4.13</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>375.13</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>