--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -237,50 +237,68 @@
     <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under Bainchipota (Zone-II) Piped Water Supply Scheme under Chandannagar Sub Division under Hooghly Division PHE Dte.(Phase-I) for Singur Block</t>
   </si>
   <si>
     <t>ORD/000390/2024-2025</t>
   </si>
   <si>
     <t>963/CHAN</t>
   </si>
   <si>
     <t>21/11/2024</t>
   </si>
   <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>BIMAL KUMAR HALDER</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under Bainchipota (Zone-II) Piped Water Supply Scheme under Chandannagar Sub Division under Hooghly Division PHE Dte.(Phase-II) for Singur Block</t>
   </si>
   <si>
     <t>ORD/000391/2024-2025</t>
   </si>
   <si>
     <t>964/CHAN</t>
+  </si>
+  <si>
+    <t>Designing, making and erection of Display Board to be placed at different work sites / departmental lands under Bainchipota (Zone-II) Piped Water Supply Scheme under SINGUR (PHASE-I) Block of Chandnannagar Sub Division under Hooghly Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000385/2024-2025</t>
+  </si>
+  <si>
+    <t>958/CHAN</t>
+  </si>
+  <si>
+    <t>Designing, making and erection of Display Board to be placed at different work sites / departmental lands under Bainchipota (Zone-II) Piped Water Supply Scheme under SINGUR (PHASE-II) Block of Chandnannagar Sub Division under Hooghly Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000386/2024-2025</t>
+  </si>
+  <si>
+    <t>959/CHAN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -669,51 +687,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1011,54 +1029,54 @@
       <c r="I6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P6" s="4">
         <v>20.52</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>6.05</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>29.49</v>
       </c>
       <c r="S6" s="4">
         <v>30</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1074,54 +1092,54 @@
       <c r="I7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>0.97</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.93</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>96.5</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1255,54 +1273,54 @@
       <c r="I10" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P10" s="4">
         <v>300.28</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>74.12</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>24.68</v>
       </c>
       <c r="S10" s="4">
         <v>60</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1395,87 +1413,213 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P12" s="4">
         <v>4.13</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P13" s="4">
+        <v>3.53</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P14" s="4">
+        <v>3.44</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>382.1</v>
+      </c>
+      <c r="P15" s="8">
+        <v>81.1</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>21.22</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>