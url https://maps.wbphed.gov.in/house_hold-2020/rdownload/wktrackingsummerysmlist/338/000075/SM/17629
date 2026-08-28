--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -80,225 +80,225 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Singur</t>
   </si>
   <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>Bainchipota (Zone-II) Piped Water Supply Scheme, Block- Singur, District- Hooghly</t>
+  </si>
+  <si>
+    <t>SM/17629</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Bainchipota (Zone-II) water supply scheme, T.W. No. I &amp; II, Block: Singur, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/000046/2023-2024</t>
+  </si>
+  <si>
+    <t>1732/ED</t>
+  </si>
+  <si>
+    <t>19/04/2023</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>BINAPANI ENTERPRISE</t>
+  </si>
+  <si>
     <t>Hooghly Division</t>
   </si>
   <si>
-    <t>Bainchipota (Zone-II) Piped Water Supply Scheme, Block- Singur, District- Hooghly</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>BAINCHIPOTA ZONE-II Piped Water Supply Scheme with Sinking of tube-well, LDS, Rising Main, FHTC, Construction of 100 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch-rooms &amp; boundary walls at different TW site under SINGUR Block, District:- Hooghly [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000301/2023-2024</t>
+  </si>
+  <si>
+    <t>2365/HUG</t>
+  </si>
+  <si>
+    <t>08/08/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>RAJ CONSTRUCTION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000068/2023-2024</t>
   </si>
   <si>
     <t>1235/8/Hug</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000417/2023-2024</t>
   </si>
   <si>
     <t>3058/11/Hug</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>RTOR000204/2023-2024</t>
   </si>
   <si>
     <t>1383/7/Hug</t>
   </si>
   <si>
     <t>15/05/2023</t>
   </si>
   <si>
-    <t>Electrical</t>
-[...25 lines deleted...]
-  <si>
     <t>Making of 2 nos 1.8m x 1.45m x 2.1m KIOSK at Bainchipota (Zone-2) 1st T/W site &amp; Bainchipota (Zone-2) 2nd T/W site under Chandannagar Sub-Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer (Civil)</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000285/2024-2025</t>
   </si>
   <si>
     <t>925/Chan</t>
   </si>
   <si>
     <t>05/11/2024</t>
   </si>
   <si>
     <t>20/11/2024</t>
   </si>
   <si>
     <t>AMBIAN INFRASTRUCTURE</t>
   </si>
   <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under Bainchipota (Zone-II) Piped Water Supply Scheme under Chandannagar Sub Division under Hooghly Division PHE Dte.(Phase-I) for Singur Block</t>
+  </si>
+  <si>
+    <t>ORD/000390/2024-2025</t>
+  </si>
+  <si>
+    <t>963/CHAN</t>
+  </si>
+  <si>
+    <t>21/11/2024</t>
+  </si>
+  <si>
+    <t>26/11/2024</t>
+  </si>
+  <si>
+    <t>BIMAL KUMAR HALDER</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under Bainchipota (Zone-II) Piped Water Supply Scheme under Chandannagar Sub Division under Hooghly Division PHE Dte.(Phase-II) for Singur Block</t>
+  </si>
+  <si>
+    <t>ORD/000391/2024-2025</t>
+  </si>
+  <si>
+    <t>964/CHAN</t>
+  </si>
+  <si>
+    <t>Designing, making and erection of Display Board to be placed at different work sites / departmental lands under Bainchipota (Zone-II) Piped Water Supply Scheme under SINGUR (PHASE-I) Block of Chandnannagar Sub Division under Hooghly Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000385/2024-2025</t>
+  </si>
+  <si>
+    <t>958/CHAN</t>
+  </si>
+  <si>
+    <t>Designing, making and erection of Display Board to be placed at different work sites / departmental lands under Bainchipota (Zone-II) Piped Water Supply Scheme under SINGUR (PHASE-II) Block of Chandnannagar Sub Division under Hooghly Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000386/2024-2025</t>
+  </si>
+  <si>
+    <t>959/CHAN</t>
+  </si>
+  <si>
     <t>Quotation for new service connection at Bainchipota(Zone- II) water supply Scheme [SM/17629], T/W No. - I, Block - Singur, under Nasibpur CCC, WBSEDCL, Ref. No. - 503589159, Dt. - 07-03-2024, Application No. - 5004058510</t>
   </si>
   <si>
     <t>BILL/06275/2023-2024</t>
   </si>
   <si>
     <t>13/03/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation for new service connection at Bainchipota(Zone- II) water supply Scheme [SM/17629], T/W No. - II, Block - Singur, under Nasibpur CCC, WBSEDCL, Ref. No. - 503589664, Dt. - 07-03-2024, Application No. - 5004059136</t>
   </si>
   <si>
     <t>BILL/06280/2023-2024</t>
-  </si>
-[...61 lines deleted...]
-    <t>959/CHAN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -827,755 +827,755 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P3" s="4">
+        <v>20.52</v>
+      </c>
+      <c r="Q3" s="4">
+        <v>6.05</v>
+      </c>
+      <c r="R3" s="4">
+        <v>29.49</v>
+      </c>
+      <c r="S3" s="4">
         <v>30</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>5.75</v>
+        <v>300.28</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>74.12</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>24.68</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>5.75</v>
+        <v>23.33</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>20.52</v>
+        <v>5.75</v>
       </c>
       <c r="Q6" s="4">
-        <v>6.05</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>29.49</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="I7" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="J7" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>0.97</v>
+        <v>5.75</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.93</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>96.5</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
+      <c r="I8" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L8" s="4">
-        <v>875</v>
+      <c r="L8" s="4" t="s">
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>9.63</v>
+        <v>0.97</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.93</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>96.5</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>60</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>874</v>
+        <v>61</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>0.64</v>
+        <v>4.13</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>48</v>
+        <v>37</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P10" s="4">
-        <v>300.28</v>
+        <v>4.13</v>
       </c>
       <c r="Q10" s="4">
-        <v>74.12</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>24.68</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>48</v>
+        <v>37</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="P11" s="4">
-        <v>4.13</v>
+        <v>3.53</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>48</v>
+        <v>37</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="P12" s="4">
-        <v>4.13</v>
+        <v>3.44</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="L13" s="4">
+        <v>875</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N13" s="4" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="P13" s="4">
-        <v>3.53</v>
+        <v>9.63</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L14" s="4">
+        <v>874</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>3.44</v>
+        <v>0.64</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>382.1</v>