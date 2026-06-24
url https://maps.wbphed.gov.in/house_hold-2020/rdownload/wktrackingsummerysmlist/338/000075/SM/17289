--- v1 (2026-03-03)
+++ v2 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -213,50 +213,62 @@
     <t>ANALYTICA FOODTECH SERVICES PVT. LTD.</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Bainchipota water supply scheme, T.W. No.- I &amp; II, Block: Singur, District- Hooghly under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer 2</t>
   </si>
   <si>
     <t>Junior Engineer4</t>
   </si>
   <si>
     <t>ORD/000053/2023-2024</t>
   </si>
   <si>
     <t>1797/ED</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>18/04/2024</t>
   </si>
   <si>
     <t>MITRA ASSOCIATES</t>
+  </si>
+  <si>
+    <t>RESTORATION WORK OF BOINCHIPOTA TO ANANDANAGAR HEALTH CENTRE (WB 08 37) UNDER SINGUR BLOCK TOTAL AMOUNT RS.25,50,000.00 (50% AMOUNT TO BE PAID)</t>
+  </si>
+  <si>
+    <t>BILL/01032/2025-2026</t>
+  </si>
+  <si>
+    <t>11/09/2025</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE RURAL DEVELOPMENT AGENCY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -645,73 +657,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="50.559082" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1046,54 +1058,54 @@
       <c r="I7" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P7" s="4">
         <v>0.95</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1168,54 +1180,54 @@
       <c r="I9" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P9" s="4">
         <v>491.76</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>429.8</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>87.4</v>
       </c>
       <c r="S9" s="4">
         <v>60</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1231,101 +1243,158 @@
       <c r="I10" s="13" t="s">
         <v>60</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>61</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P10" s="4">
         <v>20.2</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>19.88</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>98.45</v>
       </c>
       <c r="S10" s="4">
         <v>97</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L11" s="4"/>
+      <c r="M11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="P11" s="4">
+        <v>12.75</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>555.92</v>
+      </c>
+      <c r="P12" s="8">
+        <v>450.64</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>81.06</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>