--- v2 (2026-06-24)
+++ v3 (2026-08-28)
@@ -92,171 +92,171 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Singur</t>
   </si>
   <si>
     <t>Hooghly Division</t>
   </si>
   <si>
     <t>GROUND WATER BASED BAINCHIPOTA(ZONE-I) PWSS</t>
   </si>
   <si>
     <t>SM/17289</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>BAINCHIPOTA (ZONE-I) Piped Water Supply Scheme with Sinking of tube-well, LDS, Rising Main, FHTC, Construction of 250 cum capacity RCC OHR with 20.0 mtr. Staging height including soil investigation &amp; construction of switch-rooms &amp; boundary walls at different TW site under SINGUR Block, District:- Hooghly [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000011/2023-2024</t>
+  </si>
+  <si>
+    <t>1041/Hug</t>
+  </si>
+  <si>
+    <t>10/04/2023</t>
+  </si>
+  <si>
+    <t>10/06/2025</t>
+  </si>
+  <si>
+    <t>ANALYTICA FOODTECH SERVICES PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Bainchipota water supply scheme, T.W. No.- I &amp; II, Block: Singur, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/000053/2023-2024</t>
+  </si>
+  <si>
+    <t>1797/ED</t>
+  </si>
+  <si>
+    <t>24/04/2023</t>
+  </si>
+  <si>
+    <t>18/04/2024</t>
+  </si>
+  <si>
+    <t>MITRA ASSOCIATES</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000264/2022-2023</t>
   </si>
   <si>
     <t>902/2/Hug</t>
   </si>
   <si>
     <t>27/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000060/2023-2024</t>
   </si>
   <si>
     <t>1235/9/Hug</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
-    <t>Electrical</t>
+    <t>Quotation for new service connection at Boinchipota W/s sch. , T/W - I, Block- Singur, Dist. -hooghly</t>
+  </si>
+  <si>
+    <t>BILL/02062/2023-2024</t>
+  </si>
+  <si>
+    <t>19/07/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation for new service connection at Boinchipota W/S Sch,, Zone - I. T/W No. - II</t>
   </si>
   <si>
     <t>BILL/04125/2023-2024</t>
   </si>
   <si>
     <t>25/10/2023</t>
   </si>
   <si>
-    <t>WBSEDCL</t>
-[...10 lines deleted...]
-  <si>
     <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under Chandannagar Sub Division under Hooghly Division PHE Dte. (Baichipota Z-I PWSS, Baichipota Z-II PWSS, Kharda Apurbapur PWSS, Baruipara PWSS, Sripatipur PWSS, Paschim Gopinathpur PWSS)</t>
   </si>
   <si>
-    <t>Assistant Engineer (Civil)</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000976/2023-2024</t>
   </si>
   <si>
     <t>304/Chan</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>22/03/2024</t>
   </si>
   <si>
     <t>AMBIAN INFRASTRUCTURE</t>
   </si>
   <si>
     <t>Additional Quotation for new service connection at Bainchipota[SM/17289] W/S Sch., Zone - I, T/W No. - II under Nasibpur CCC, WBSEDCL, Ref. Id. - 860298080, Dt. - 23/04/2024, Application ID. - 100000106100</t>
   </si>
   <si>
     <t>BILL/00330/2024-2025</t>
   </si>
   <si>
     <t>06/05/2024</t>
-  </si>
-[...40 lines deleted...]
-    <t>MITRA ASSOCIATES</t>
   </si>
   <si>
     <t>RESTORATION WORK OF BOINCHIPOTA TO ANANDANAGAR HEALTH CENTRE (WB 08 37) UNDER SINGUR BLOCK TOTAL AMOUNT RS.25,50,000.00 (50% AMOUNT TO BE PAID)</t>
   </si>
   <si>
     <t>BILL/01032/2025-2026</t>
   </si>
   <si>
     <t>11/09/2025</t>
   </si>
   <si>
     <t>WEST BENGAL STATE RURAL DEVELOPMENT AGENCY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -797,503 +797,503 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>10.56</v>
+        <v>491.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>429.8</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>87.4</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>13.03</v>
+        <v>20.2</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>19.88</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>98.45</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>97</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>382</v>
+        <v>44</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>2.44</v>
+        <v>10.56</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>48</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>3.99</v>
+        <v>13.03</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>42</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>52</v>
+      </c>
+      <c r="L7" s="4">
+        <v>110</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>0.95</v>
+        <v>3.99</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.95</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4">
-        <v>98</v>
+        <v>382</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="P8" s="4">
-        <v>0.25</v>
+        <v>2.44</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="P9" s="4">
-        <v>491.76</v>
+        <v>0.95</v>
       </c>
       <c r="Q9" s="4">
-        <v>429.8</v>
+        <v>0.95</v>
       </c>
       <c r="R9" s="4">
-        <v>87.4</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>65</v>
+      </c>
+      <c r="L10" s="4">
+        <v>98</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="P10" s="4">
-        <v>20.2</v>
+        <v>0.25</v>
       </c>
       <c r="Q10" s="4">
-        <v>19.88</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>98.45</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>97</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>