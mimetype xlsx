--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -177,50 +177,68 @@
     <t>CITYCON UNEMPLOYED ENGINEERS CO-OP SOCIETY LTD</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Augmentation of Jangalpara water supply scheme, T.W. No. I, Block: Chanditala-I, District- Hooghly under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer 1,Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>Junior Engineer2</t>
   </si>
   <si>
     <t>ORD/001149/2022-2023</t>
   </si>
   <si>
     <t>1501/ED</t>
   </si>
   <si>
     <t>28/03/2023</t>
   </si>
   <si>
     <t>29/02/2024</t>
   </si>
   <si>
     <t>INDRANI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Repairing &amp; Renovation work of Switch Room at Krishnarampur HW SITE &amp; 2nd TW Site at Krishnarampur under Jangalapara water supply scheme Under Serampore Sub-Division of Hooghly Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001294/2024-2025</t>
+  </si>
+  <si>
+    <t>66/SER</t>
+  </si>
+  <si>
+    <t>20/01/2025</t>
+  </si>
+  <si>
+    <t>02/04/2025</t>
+  </si>
+  <si>
+    <t>SURAJIT SINGHA RAY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -609,51 +627,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="55.272217" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1075,87 +1093,148 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P8" s="4">
         <v>10.75</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>75</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="P9" s="4">
+        <v>3.11</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>90</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>58.2</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>