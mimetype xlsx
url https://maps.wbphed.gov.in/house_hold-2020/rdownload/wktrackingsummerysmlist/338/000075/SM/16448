--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -1018,54 +1018,54 @@
       <c r="I7" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P7" s="4">
         <v>35.13</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>24.27</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>69.08</v>
       </c>
       <c r="S7" s="4">
         <v>20</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1079,54 +1079,54 @@
       <c r="I8" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P8" s="4">
         <v>10.75</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>10.44</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>97.1</v>
       </c>
       <c r="S8" s="4">
         <v>75</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1174,54 +1174,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>61</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>58.2</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>34.7</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>59.63</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>