--- v3 (2026-05-24)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -195,50 +195,59 @@
     <t>28/03/2023</t>
   </si>
   <si>
     <t>29/02/2024</t>
   </si>
   <si>
     <t>INDRANI ENTERPRISE</t>
   </si>
   <si>
     <t>Repairing &amp; Renovation work of Switch Room at Krishnarampur HW SITE &amp; 2nd TW Site at Krishnarampur under Jangalapara water supply scheme Under Serampore Sub-Division of Hooghly Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001294/2024-2025</t>
   </si>
   <si>
     <t>66/SER</t>
   </si>
   <si>
     <t>20/01/2025</t>
   </si>
   <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>SURAJIT SINGHA RAY</t>
+  </si>
+  <si>
+    <t>Quotation money deposition for new service connection at Jangalpara w/s scheme, T.W. No.-IV, Dist.-Hooghly under PHE Dte. Application No- 5004710128 Reference ID- 503954405 SM Code- 16448</t>
+  </si>
+  <si>
+    <t>BILL/00529/2025-2026</t>
+  </si>
+  <si>
+    <t>30/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -627,51 +636,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="55.272217" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1154,87 +1163,144 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P9" s="4">
         <v>3.11</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>90</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>61</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L10" s="4">
+        <v>42151</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="P10" s="4">
+        <v>3.47</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>61.67</v>
+      </c>
+      <c r="P11" s="8">
+        <v>34.7</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>56.27</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>