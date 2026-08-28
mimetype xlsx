--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -77,150 +77,150 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>Development of Jangalpara Piped Water Supply Scheme by installing (01) no. Tube Well including Connection with Distribution, Switch Room and other allied work to meet up the additional water demand induced after execution of FHTC by Local Panchayat under</t>
+  </si>
+  <si>
+    <t>SM/16448</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Augmentation of Jangalpara water supply scheme, T.W. No. I, Block: Chanditala-I, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 1,Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer2</t>
+  </si>
+  <si>
+    <t>ORD/001149/2022-2023</t>
+  </si>
+  <si>
+    <t>1501/ED</t>
+  </si>
+  <si>
+    <t>28/03/2023</t>
+  </si>
+  <si>
+    <t>29/02/2024</t>
+  </si>
+  <si>
+    <t>INDRANI ENTERPRISE</t>
+  </si>
+  <si>
     <t>Hooghly Division</t>
   </si>
   <si>
-    <t>Development of Jangalpara Piped Water Supply Scheme by installing (01) no. Tube Well including Connection with Distribution, Switch Room and other allied work to meet up the additional water demand induced after execution of FHTC by Local Panchayat under</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Construction of 3.6 m X 3.0 m Switch Room with Additional Plinth Height, with Sanitary and Water Supply arrangement, Laying of C.I/D.I pipes &amp; specials for connection of Proposed T.W. with distribution system with FHTC For Development of JANGALPARA W/S Scheme under Serampore Sub - Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000110/2023-2024</t>
+  </si>
+  <si>
+    <t>1439/HUG</t>
+  </si>
+  <si>
+    <t>18/05/2023</t>
+  </si>
+  <si>
+    <t>02/07/2023</t>
+  </si>
+  <si>
+    <t>CITYCON UNEMPLOYED ENGINEERS CO-OP SOCIETY LTD</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000324/2023-2024</t>
   </si>
   <si>
     <t>1384/22/Hug</t>
   </si>
   <si>
     <t>15/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Electrical</t>
-[...1 lines deleted...]
-  <si>
     <t>Quotation bill for new service connection at Jangalpara W/S. Sch. PH-III</t>
   </si>
   <si>
     <t>BILL/00727/2023-2024</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>New service connection charges for Jangalpara w/s scheme, PH No.-III</t>
   </si>
   <si>
     <t>BILL/01159/2023-2024</t>
   </si>
   <si>
     <t>12/07/2023</t>
   </si>
   <si>
     <t>BILL/01160/2023-2024</t>
-  </si>
-[...46 lines deleted...]
-    <t>INDRANI ENTERPRISE</t>
   </si>
   <si>
     <t>Repairing &amp; Renovation work of Switch Room at Krishnarampur HW SITE &amp; 2nd TW Site at Krishnarampur under Jangalapara water supply scheme Under Serampore Sub-Division of Hooghly Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001294/2024-2025</t>
   </si>
   <si>
     <t>66/SER</t>
   </si>
   <si>
     <t>20/01/2025</t>
   </si>
   <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>SURAJIT SINGHA RAY</t>
   </si>
   <si>
     <t>Quotation money deposition for new service connection at Jangalpara w/s scheme, T.W. No.-IV, Dist.-Hooghly under PHE Dte. Application No- 5004710128 Reference ID- 503954405 SM Code- 16448</t>
   </si>
   <si>
     <t>BILL/00529/2025-2026</t>
   </si>
@@ -774,477 +774,477 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.77</v>
+        <v>10.75</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>10.44</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>97.1</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>37</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>2.96</v>
+        <v>35.13</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>24.27</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>69.08</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>43</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>0.53</v>
+        <v>2.77</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4">
-        <v>85</v>
+        <v>34</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>34</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>2.95</v>
+        <v>2.96</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>39</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>52</v>
+      </c>
+      <c r="L7" s="4">
+        <v>87</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="P7" s="4">
-        <v>35.13</v>
+        <v>0.53</v>
       </c>
       <c r="Q7" s="4">
-        <v>24.27</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>69.08</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>54</v>
+      </c>
+      <c r="L8" s="4">
+        <v>85</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="P8" s="4">
-        <v>10.75</v>
+        <v>2.95</v>
       </c>
       <c r="Q8" s="4">
-        <v>10.44</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>97.1</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P9" s="4">
         <v>3.11</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>90</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L10" s="4">
         <v>42151</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>34</v>
+        <v>50</v>
       </c>
       <c r="P10" s="4">
         <v>3.47</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>