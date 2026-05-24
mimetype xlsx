--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -77,189 +77,168 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Development of Krishnarampur Piped Water Supply Scheme by installing (01) no. Tube Well including Connection with Distribution, Switch Room and other allied work to meet up the additional water demand induced after execution of FHTC by Local Panchayat und</t>
+  </si>
+  <si>
+    <t>SM/16447</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (300MM X 200MM X 180 MTRS DEPTH) BY UTILISING DEPARTMENTAL MACHINERIES FOR KRISHNARAMPUR W/S SCH, CHANDITALA-I BLOCK UNDER HOOGHLY DISTRICT, CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000378/2022-2023</t>
+  </si>
+  <si>
+    <t>1999/CDD</t>
+  </si>
+  <si>
+    <t>08/02/2023</t>
+  </si>
+  <si>
+    <t>10/03/2023</t>
+  </si>
+  <si>
+    <t>UNIVERSAL ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Hooghly Division</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000325/2023-2024</t>
+  </si>
+  <si>
+    <t>1384/21/Hug</t>
+  </si>
+  <si>
+    <t>15/05/2023</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>Electrical</t>
   </si>
   <si>
-    <t>Development of Krishnarampur Piped Water Supply Scheme by installing (01) no. Tube Well including Connection with Distribution, Switch Room and other allied work to meet up the additional water demand induced after execution of FHTC by Local Panchayat und</t>
-[...11 lines deleted...]
-    <t>Assistant Engineer 1</t>
+    <t>Quotation bill for new service connection at Krishnarampur W/S. Sch. PH-III</t>
+  </si>
+  <si>
+    <t>BILL/00726/2023-2024</t>
+  </si>
+  <si>
+    <t>12/05/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>New service connection charges for Krishnarampur w/s scheme, PH No.-III</t>
+  </si>
+  <si>
+    <t>BILL/01161/2023-2024</t>
+  </si>
+  <si>
+    <t>12/07/2023</t>
+  </si>
+  <si>
+    <t>Construction of 3.6 m X 3.0 m Switch Room with Additional Plinth Height, with Sanitary and Water Supply arrangement, Laying of C.I/D.I pipes &amp; specials for connection of Proposed T.W. with distribution system with FHTC of KRISHNARAMPUR W/S Scheme under Serampore Sub - Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000044/2023-2024</t>
+  </si>
+  <si>
+    <t>1172/HUG</t>
+  </si>
+  <si>
+    <t>20/04/2023</t>
+  </si>
+  <si>
+    <t>04/06/2023</t>
+  </si>
+  <si>
+    <t>TAPAS ADHYA</t>
+  </si>
+  <si>
+    <t>Quotation bill for new service connection charges at Krishnarampur PWSS P.H. No.-IV, Hooghly. Application No. 5004062824 Ref ID: 503597308</t>
+  </si>
+  <si>
+    <t>BILL/00117/2024-2025</t>
+  </si>
+  <si>
+    <t>09/04/2024</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for KRISHNARAMPUR PIPED W/S SCHEME, T.W. No. IV, Block: Chanditala - I, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 1,Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>Junior Engineer2</t>
-  </si>
-[...118 lines deleted...]
-    <t>Assistant Engineer 1,Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>ORD/000174/2024-2025</t>
   </si>
   <si>
     <t>1198/ED</t>
   </si>
   <si>
     <t>14/06/2024</t>
   </si>
   <si>
     <t>02/05/2025</t>
   </si>
   <si>
     <t>P.P. CONCERN</t>
   </si>
   <si>
     <t>Estimate for Construction of boundary wall, Internal Pathway and allied works at 3rd TW Site of Krishnarampur Water Supply Scheme under Serampore sub Division of Hooghly Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001292/2024-2025</t>
   </si>
   <si>
     <t>64/SER</t>
   </si>
@@ -681,51 +660,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -841,576 +820,515 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>11.41</v>
+        <v>12.65</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>86.93</v>
       </c>
       <c r="S3" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="M4" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>12.65</v>
+        <v>8.93</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>41</v>
+      </c>
+      <c r="L5" s="4">
+        <v>31</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>8.93</v>
+        <v>2.37</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4">
-        <v>31</v>
+        <v>86</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="P6" s="4">
         <v>2.37</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="I7" s="13"/>
-[...1 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="L7" s="4">
-[...2 lines deleted...]
-      <c r="M7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>2.37</v>
+        <v>63.38</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>51.97</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>81.99</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="I8" s="13" t="s">
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="J8" s="13" t="s">
+      <c r="L8" s="4">
+        <v>43</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="K8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="P8" s="4">
-        <v>63.38</v>
+        <v>3.42</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="I9" s="13"/>
-[...1 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="L9" s="4">
-[...2 lines deleted...]
-      <c r="M9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>3.42</v>
+        <v>10.75</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="J10" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>10.75</v>
+        <v>4.42</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A11" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>108.29</v>
+      </c>
+      <c r="P11" s="8">
+        <v>62.97</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>58.14</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>