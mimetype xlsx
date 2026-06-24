--- v2 (2026-05-24)
+++ v3 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -228,50 +228,71 @@
     <t>14/06/2024</t>
   </si>
   <si>
     <t>02/05/2025</t>
   </si>
   <si>
     <t>P.P. CONCERN</t>
   </si>
   <si>
     <t>Estimate for Construction of boundary wall, Internal Pathway and allied works at 3rd TW Site of Krishnarampur Water Supply Scheme under Serampore sub Division of Hooghly Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001292/2024-2025</t>
   </si>
   <si>
     <t>64/SER</t>
   </si>
   <si>
     <t>20/01/2025</t>
   </si>
   <si>
     <t>27/01/2025</t>
   </si>
   <si>
     <t>SURAJIT SINGHA RAY</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Augmentation of Krishnarampur water supply scheme, T.W. No. I, Block: Chanditala-I, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 1</t>
+  </si>
+  <si>
+    <t>ORD/000019/2023-2024</t>
+  </si>
+  <si>
+    <t>1635/ED</t>
+  </si>
+  <si>
+    <t>11/04/2023</t>
+  </si>
+  <si>
+    <t>01/06/2026</t>
+  </si>
+  <si>
+    <t>D.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -660,51 +681,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1248,87 +1269,148 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>4.42</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P11" s="4">
+        <v>11.41</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>11.13</v>
+      </c>
+      <c r="R11" s="4">
+        <v>97.55</v>
+      </c>
+      <c r="S11" s="4">
+        <v>70</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>119.7</v>
+      </c>
+      <c r="P12" s="8">
+        <v>74.1</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>61.9</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>