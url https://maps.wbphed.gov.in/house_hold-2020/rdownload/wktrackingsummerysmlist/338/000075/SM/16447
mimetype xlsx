--- v3 (2026-06-24)
+++ v4 (2026-08-28)
@@ -77,222 +77,222 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>Development of Krishnarampur Piped Water Supply Scheme by installing (01) no. Tube Well including Connection with Distribution, Switch Room and other allied work to meet up the additional water demand induced after execution of FHTC by Local Panchayat und</t>
+  </si>
+  <si>
+    <t>SM/16447</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Augmentation of Krishnarampur water supply scheme, T.W. No. I, Block: Chanditala-I, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 1</t>
+  </si>
+  <si>
+    <t>Junior Engineer2</t>
+  </si>
+  <si>
+    <t>ORD/000019/2023-2024</t>
+  </si>
+  <si>
+    <t>1635/ED</t>
+  </si>
+  <si>
+    <t>11/04/2023</t>
+  </si>
+  <si>
+    <t>01/06/2026</t>
+  </si>
+  <si>
+    <t>D.S. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Central Drilling</t>
   </si>
   <si>
-    <t>Development of Krishnarampur Piped Water Supply Scheme by installing (01) no. Tube Well including Connection with Distribution, Switch Room and other allied work to meet up the additional water demand induced after execution of FHTC by Local Panchayat und</t>
-[...7 lines deleted...]
-  <si>
     <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (300MM X 200MM X 180 MTRS DEPTH) BY UTILISING DEPARTMENTAL MACHINERIES FOR KRISHNARAMPUR W/S SCH, CHANDITALA-I BLOCK UNDER HOOGHLY DISTRICT, CDD, PHE DTE.</t>
   </si>
   <si>
     <t>Driller In Charge</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000378/2022-2023</t>
   </si>
   <si>
     <t>1999/CDD</t>
   </si>
   <si>
     <t>08/02/2023</t>
   </si>
   <si>
     <t>10/03/2023</t>
   </si>
   <si>
     <t>UNIVERSAL ENTERPRISES</t>
   </si>
   <si>
     <t>Hooghly Division</t>
   </si>
   <si>
+    <t>Construction of 3.6 m X 3.0 m Switch Room with Additional Plinth Height, with Sanitary and Water Supply arrangement, Laying of C.I/D.I pipes &amp; specials for connection of Proposed T.W. with distribution system with FHTC of KRISHNARAMPUR W/S Scheme under Serampore Sub - Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000044/2023-2024</t>
+  </si>
+  <si>
+    <t>1172/HUG</t>
+  </si>
+  <si>
+    <t>20/04/2023</t>
+  </si>
+  <si>
+    <t>04/06/2023</t>
+  </si>
+  <si>
+    <t>TAPAS ADHYA</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000325/2023-2024</t>
   </si>
   <si>
     <t>1384/21/Hug</t>
   </si>
   <si>
     <t>15/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Electrical</t>
-[...1 lines deleted...]
-  <si>
     <t>Quotation bill for new service connection at Krishnarampur W/S. Sch. PH-III</t>
   </si>
   <si>
     <t>BILL/00726/2023-2024</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>New service connection charges for Krishnarampur w/s scheme, PH No.-III</t>
   </si>
   <si>
     <t>BILL/01161/2023-2024</t>
   </si>
   <si>
     <t>12/07/2023</t>
   </si>
   <si>
-    <t>Construction of 3.6 m X 3.0 m Switch Room with Additional Plinth Height, with Sanitary and Water Supply arrangement, Laying of C.I/D.I pipes &amp; specials for connection of Proposed T.W. with distribution system with FHTC of KRISHNARAMPUR W/S Scheme under Serampore Sub - Division P.H.E. Dte.</t>
-[...20 lines deleted...]
-    <t>TAPAS ADHYA</t>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for KRISHNARAMPUR PIPED W/S SCHEME, T.W. No. IV, Block: Chanditala - I, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 1,Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000174/2024-2025</t>
+  </si>
+  <si>
+    <t>1198/ED</t>
+  </si>
+  <si>
+    <t>14/06/2024</t>
+  </si>
+  <si>
+    <t>02/05/2025</t>
+  </si>
+  <si>
+    <t>P.P. CONCERN</t>
   </si>
   <si>
     <t>Quotation bill for new service connection charges at Krishnarampur PWSS P.H. No.-IV, Hooghly. Application No. 5004062824 Ref ID: 503597308</t>
   </si>
   <si>
     <t>BILL/00117/2024-2025</t>
   </si>
   <si>
     <t>09/04/2024</t>
   </si>
   <si>
-    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for KRISHNARAMPUR PIPED W/S SCHEME, T.W. No. IV, Block: Chanditala - I, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>Estimate for Construction of boundary wall, Internal Pathway and allied works at 3rd TW Site of Krishnarampur Water Supply Scheme under Serampore sub Division of Hooghly Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001292/2024-2025</t>
   </si>
   <si>
     <t>64/SER</t>
   </si>
   <si>
     <t>20/01/2025</t>
   </si>
   <si>
     <t>27/01/2025</t>
   </si>
   <si>
     <t>SURAJIT SINGHA RAY</t>
-  </si>
-[...19 lines deleted...]
-    <t>D.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -841,532 +841,532 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>12.65</v>
+        <v>11.41</v>
       </c>
       <c r="Q3" s="4">
-        <v>11</v>
+        <v>11.13</v>
       </c>
       <c r="R3" s="4">
-        <v>86.93</v>
+        <v>97.55</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>8.93</v>
+        <v>12.65</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>86.93</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>45</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>46</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>47</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="P5" s="4">
-        <v>2.37</v>
+        <v>63.38</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>51.97</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>81.99</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>52</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>53</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>2.37</v>
+        <v>8.93</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>57</v>
+      </c>
+      <c r="L7" s="4">
+        <v>31</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>63.38</v>
+        <v>2.37</v>
       </c>
       <c r="Q7" s="4">
-        <v>51.97</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>81.99</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4">
-        <v>43</v>
+        <v>86</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>43</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>3.42</v>
+        <v>2.37</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>60</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>10.75</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>75</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
-[...6 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>71</v>
+      </c>
+      <c r="L10" s="4">
+        <v>43</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>59</v>
       </c>
       <c r="P10" s="4">
-        <v>4.42</v>
+        <v>3.42</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>11.41</v>
+        <v>4.42</v>
       </c>
       <c r="Q11" s="4">
-        <v>11.13</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>97.55</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>119.7</v>