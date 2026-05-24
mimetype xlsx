--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -300,50 +300,68 @@
     <t>20/06/2022</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly 2 Nos of Belmuri village under Dhaniakhali Block, Jot Haranda village of Dhnaiakhali Block and Radhaballavpur village of Dhaniakhali Block under Chinsurah Sub Division of Hooghly Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer (Civil)</t>
   </si>
   <si>
     <t>Junior Engineer (Civill)</t>
   </si>
   <si>
     <t>ORD/000985/2023-2024</t>
   </si>
   <si>
     <t>259/CH</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>21/03/2024</t>
   </si>
   <si>
     <t>R.K. TRADERS</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub-Division under Hooghly Division PHE Dte. (i) BATANAL PWSS (ii) GOURHATI PWSS (iii) HARADITYA PWSS (iv) DIHI BAGNAN PWSS (v) KANPUR PWSS (vi) DIHI BAYRA PWSS</t>
+  </si>
+  <si>
+    <t>ORD/000430/2024-2025</t>
+  </si>
+  <si>
+    <t>797/Arg</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>LIMRA SOCIAL WELFARE SOCIETY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -732,51 +750,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -893,54 +911,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>12.8</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>12.09</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>94.47</v>
       </c>
       <c r="S3" s="4">
         <v>95</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -950,54 +968,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>2.37</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.37</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>30</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1007,54 +1025,54 @@
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>5</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>1.58</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>31.66</v>
       </c>
       <c r="S5" s="4">
         <v>30</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1064,54 +1082,54 @@
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>0.8</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.8</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1241,54 +1259,54 @@
         <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P9" s="4">
         <v>4.83</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>3.72</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>77.19</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1300,54 +1318,54 @@
         <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P10" s="4">
         <v>40.43</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>2.5</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>6.17</v>
       </c>
       <c r="S10" s="4">
         <v>97</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1359,54 +1377,54 @@
         <v>77</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>79.86</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>3.91</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>4.9</v>
       </c>
       <c r="S11" s="4">
         <v>97</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1420,54 +1438,54 @@
       <c r="I12" s="13" t="s">
         <v>83</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P12" s="4">
         <v>6.59</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>6.27</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>95.13</v>
       </c>
       <c r="S12" s="4">
         <v>30</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1481,101 +1499,162 @@
       <c r="I13" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>90</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P13" s="4">
         <v>0.95</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>96</v>
       </c>
-      <c r="B14" s="7"/>
-[...15 lines deleted...]
-      <c r="P14" s="8">
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q14" s="4">
         <v>0</v>
       </c>
-      <c r="Q14" s="8">
+      <c r="R14" s="4">
         <v>0</v>
       </c>
-      <c r="R14" s="8"/>
-      <c r="S14" s="8"/>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>213.16</v>
+      </c>
+      <c r="P15" s="8">
+        <v>34.19</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>16.04</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>