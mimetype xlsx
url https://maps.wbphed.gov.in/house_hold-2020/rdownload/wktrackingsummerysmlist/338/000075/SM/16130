--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -89,237 +89,237 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Hooghly Division</t>
   </si>
   <si>
     <t>Source Augmentation of DIHI BAGNAN Piped Water Supply Scheme under Arambag Block</t>
   </si>
   <si>
     <t>SM/16130</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Providing 1700 nos F.H.T.C. in Dihibagnan, Para Bagnan &amp; Bhabanipur village of Dihibagnan and its Adjoining Mouzas Water Supply Scheme Under Arambagh Sub-Division of Hooghly Division P.H.E Dte. [Block-Arambagh]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000918/2020-2021</t>
+  </si>
+  <si>
+    <t>1687/Hug</t>
+  </si>
+  <si>
+    <t>17/12/2020</t>
+  </si>
+  <si>
+    <t>26/01/2021</t>
+  </si>
+  <si>
+    <t>M/S PRADYUT KUMAR HAZRA</t>
+  </si>
+  <si>
     <t>Providing 770 nos Functional Household Tap Connection (FHTC) within the command area of DIHIBAGNAN Water Supply Scheme Under ARAMBAG Sub-Division of Hooghly Division P.H.E Dte. Work Allotted : 385 Nos FHTC out of 770 Nos FHTC within the command area of DIHIBAGNAN Water Supply Scheme Under Arambagh Sub-Division of Hooghly Division P.H.E Dte. Estimate Value : Rs. 1599635.50 (50% of Rs. 3199271.00)</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000598/2021-2022</t>
   </si>
   <si>
     <t>2231/HUG</t>
   </si>
   <si>
     <t>15/12/2021</t>
   </si>
   <si>
     <t>14/01/2022</t>
   </si>
   <si>
     <t>MIXED ENGINEER'S CO - OPERATIVE SOCIETY LTD</t>
   </si>
   <si>
+    <t>Providing 840 nos Functional Household Tap Connection (FHTC) within the command area of Dihibagnan Water Supply Scheme Under Arambagh Sub-Division of Hooghly Division P.H.E Dte</t>
+  </si>
+  <si>
+    <t>ORD/000599/2021-2022</t>
+  </si>
+  <si>
+    <t>1915/HUG</t>
+  </si>
+  <si>
+    <t>27/10/2021</t>
+  </si>
+  <si>
+    <t>06/12/2021</t>
+  </si>
+  <si>
     <t>Electrical</t>
   </si>
   <si>
     <t>Supply, delivery and installation of voltage correcting device and other allied works for Dihi Bagnan water supply scheme, T.W. No.-III, Dist.- Hooghly under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/002116/2022-2023</t>
   </si>
   <si>
     <t>657/HMSD</t>
   </si>
   <si>
     <t>04/04/2022</t>
   </si>
   <si>
     <t>19/04/2022</t>
   </si>
   <si>
     <t>BOSE &amp; CHATTERJEE INDUSTRIES</t>
   </si>
   <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Dihi Bagnan water supply scheme, T.W. No. III, Block: Arambag, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/001476/2021-2022</t>
+  </si>
+  <si>
+    <t>552/ED</t>
+  </si>
+  <si>
+    <t>22/03/2022</t>
+  </si>
+  <si>
+    <t>20/06/2022</t>
+  </si>
+  <si>
+    <t>BISALAXMI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying CI/DI pipes &amp; specials for rising main pipe line in between T.W No.- III to O.H.R. and interconnection with distribution system at 3rd Tube Well Site of DIHI BAGNAN W/S Scheme under Arambagh Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000520/2021-2022</t>
+  </si>
+  <si>
+    <t>176/Arg</t>
+  </si>
+  <si>
+    <t>21/03/2022</t>
+  </si>
+  <si>
+    <t>31/03/2022</t>
+  </si>
+  <si>
+    <t>M/S ROY ENTERPRISE</t>
+  </si>
+  <si>
     <t>Hiring of diesel driven contract carriage along with driver for the official use of the SEMC-I PHED</t>
   </si>
   <si>
     <t>ORD/000962/2023-2024</t>
   </si>
   <si>
     <t>933_HMSD</t>
   </si>
   <si>
     <t>18/04/2023</t>
   </si>
   <si>
     <t>17/04/2024</t>
   </si>
   <si>
     <t>S.P. CONSTRUCTION</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of automatic Chlorinator for Dihi Bagnan water supply scheme, T.W. No.-III, Dist.- Hooghly under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/002115/2022-2023</t>
   </si>
   <si>
     <t>70/HMSD</t>
   </si>
   <si>
     <t>10/01/2023</t>
   </si>
   <si>
     <t>17/01/2023</t>
   </si>
   <si>
-    <t>BISALAXMI ENTERPRISE</t>
-[...1 lines deleted...]
-  <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for DIHI BAGNAN PIPED W/S SCHEME, T.W. No. IV, Block: Arambag, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
-    <t>Junior Engineer4</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000368/2024-2025</t>
   </si>
   <si>
     <t>1452/ED</t>
   </si>
   <si>
     <t>25/07/2024</t>
   </si>
   <si>
     <t>23/10/2024</t>
   </si>
   <si>
     <t>BARMAN ROY TRADERS</t>
   </si>
   <si>
     <t>Sinking of 3 nos 300 X200 mm dia Tube Well, 210 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at Proposed Tube Well Site of RASULPUR, SHYAMBALLAVPUR , DIHIBAGNAN W/S Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000264/2024-2025</t>
   </si>
   <si>
     <t>3531/HUG</t>
   </si>
   <si>
     <t>22/10/2024</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
   <si>
     <t>PADMA ENGINEERING CO.</t>
-  </si>
-[...67 lines deleted...]
-    <t>20/06/2022</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly 2 Nos of Belmuri village under Dhaniakhali Block, Jot Haranda village of Dhnaiakhali Block and Radhaballavpur village of Dhaniakhali Block under Chinsurah Sub Division of Hooghly Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer (Civil)</t>
   </si>
   <si>
     <t>Junior Engineer (Civill)</t>
   </si>
   <si>
     <t>ORD/000985/2023-2024</t>
   </si>
   <si>
     <t>259/CH</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>21/03/2024</t>
   </si>
   <si>
     <t>R.K. TRADERS</t>
   </si>
@@ -908,587 +908,587 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>12.8</v>
+        <v>79.86</v>
       </c>
       <c r="Q3" s="4">
-        <v>12.09</v>
+        <v>3.91</v>
       </c>
       <c r="R3" s="4">
-        <v>94.47</v>
+        <v>4.9</v>
       </c>
       <c r="S3" s="4">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="I4" s="13"/>
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>2.37</v>
+        <v>12.8</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.37</v>
+        <v>12.09</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>94.47</v>
       </c>
       <c r="S4" s="4">
-        <v>30</v>
+        <v>95</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="I5" s="13"/>
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="P5" s="4">
-        <v>5</v>
+        <v>40.43</v>
       </c>
       <c r="Q5" s="4">
-        <v>1.58</v>
+        <v>2.5</v>
       </c>
       <c r="R5" s="4">
-        <v>31.66</v>
+        <v>6.17</v>
       </c>
       <c r="S5" s="4">
-        <v>30</v>
+        <v>97</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>0.8</v>
+        <v>2.37</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.8</v>
+        <v>2.37</v>
       </c>
       <c r="R6" s="4">
         <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="I7" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="I7" s="13" t="s">
+      <c r="J7" s="13" t="s">
         <v>52</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>11.09</v>
+        <v>6.59</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>6.27</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>95.13</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="I8" s="13"/>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>47.49</v>
+        <v>4.83</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>3.72</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>77.19</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>4.83</v>
+        <v>5</v>
       </c>
       <c r="Q9" s="4">
-        <v>3.72</v>
+        <v>1.58</v>
       </c>
       <c r="R9" s="4">
-        <v>77.19</v>
+        <v>31.66</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>71</v>
-[...3 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O10" s="4" t="s">
-        <v>76</v>
+        <v>57</v>
       </c>
       <c r="P10" s="4">
-        <v>40.43</v>
+        <v>0.8</v>
       </c>
       <c r="Q10" s="4">
-        <v>2.5</v>
+        <v>0.8</v>
       </c>
       <c r="R10" s="4">
-        <v>6.17</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>79.86</v>
+        <v>11.09</v>
       </c>
       <c r="Q11" s="4">
-        <v>3.91</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>4.9</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>97</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>82</v>
       </c>
-      <c r="I12" s="13" t="s">
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="J12" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>6.59</v>
+        <v>47.49</v>
       </c>
       <c r="Q12" s="4">
-        <v>6.27</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>95.13</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>