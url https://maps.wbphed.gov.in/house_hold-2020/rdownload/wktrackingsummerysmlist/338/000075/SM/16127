--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -231,68 +231,50 @@
     <t>BILL/06199/2023-2024</t>
   </si>
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>BENGAI, SAMANTA KHANDA, BHURKUNDA (ZONE-I), BHURKUNDA (ZONE-II), SELAMPUR (ZONE-I), SELAMPUR (ZONE-II), STTANTIPUR (ZONE-I) AND SHANTIPUR (ZONE-II) piped water supply Scheme with TW, Switch room, boundary wall, rising main, LDS, FHTC &amp; construction of RCC OHR with 20 mtr. Staging height including soil investigation work at GOGHAT-II Block under ARAMBAG Sub-Division of Hooghly PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000558/2023-2024</t>
   </si>
   <si>
     <t>3190/HUG</t>
   </si>
   <si>
     <t>31/10/2023</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>M/S PRITI ENTERPRISE</t>
-  </si>
-[...16 lines deleted...]
-    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -681,51 +663,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1287,150 +1269,87 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>4251.5</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>30</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...20 lines deleted...]
-      <c r="H11" s="13" t="s">
+      <c r="A11" s="7" t="s">
         <v>73</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>4471.67</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>