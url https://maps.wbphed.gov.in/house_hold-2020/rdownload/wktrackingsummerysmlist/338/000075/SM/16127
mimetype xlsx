--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -1255,88 +1255,88 @@
       <c r="I10" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>4251.5</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>220.57</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>5.19</v>
       </c>
       <c r="S10" s="4">
         <v>30</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>4471.67</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>220.57</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>4.93</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>