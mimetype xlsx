--- v3 (2026-05-24)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -80,201 +80,231 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Goghat-II</t>
   </si>
   <si>
+    <t>Hooghly Division</t>
+  </si>
+  <si>
+    <t>SAMANTA KHANDA WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/16127</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000056/2023-2024</t>
+  </si>
+  <si>
+    <t>1234/26/Hug</t>
+  </si>
+  <si>
+    <t>28/04/2023</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000389/2023-2024</t>
+  </si>
+  <si>
+    <t>3057/57/Hug</t>
+  </si>
+  <si>
+    <t>11/10/2023</t>
+  </si>
+  <si>
+    <t>Sinking of 4 nos. tube-well (300 X 200 mm) by D.R. Rig method at RADHABALLAVPUR Z-I, BENGAI, SAMANTAKHANDA and BHURKUNDA Z-I Piped Water Supply Scheme under ARAMBAGH Sub-Division of Hooghly Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000845/2023-2024</t>
+  </si>
+  <si>
+    <t>724/HUG</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>04/05/2024</t>
+  </si>
+  <si>
+    <t>RUNA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of 3 nos 300 X200 mm dia Tube Well, 210 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at Proposed Tube Well Site of SELAMPUR, BACHHANARI &amp; SAMANTAKHANDA W/S Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000170/2024-2025</t>
+  </si>
+  <si>
+    <t>3169/HUG</t>
+  </si>
+  <si>
+    <t>10/09/2024</t>
+  </si>
+  <si>
+    <t>25/10/2024</t>
+  </si>
+  <si>
+    <t>BALAJI UDDYOG</t>
+  </si>
+  <si>
     <t>Electrical</t>
   </si>
   <si>
-    <t>SAMANTA KHANDA WATER SUPPLY SCHEME</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for SAMANTA KHANDA PIPED W/S SCHEME, T.W. No. III, Block: Goghat - II, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/000137/2024-2025</t>
+  </si>
+  <si>
+    <t>1163/ED</t>
+  </si>
+  <si>
+    <t>14/06/2024</t>
+  </si>
+  <si>
+    <t>12/09/2024</t>
+  </si>
+  <si>
+    <t>PADMA ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Quotation of New Service Connection for Samanta Khanda w/s Scheme, PH No-I Block-Goghat-II, Dist-Hooghly under ED,PHE Dte (SM/16127) Application No-5004034170 Reference Id-503574968</t>
+  </si>
+  <si>
+    <t>BILL/06199/2023-2024</t>
+  </si>
+  <si>
+    <t>28/02/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>BENGAI, SAMANTA KHANDA, BHURKUNDA (ZONE-I), BHURKUNDA (ZONE-II), SELAMPUR (ZONE-I), SELAMPUR (ZONE-II), STTANTIPUR (ZONE-I) AND SHANTIPUR (ZONE-II) piped water supply Scheme with TW, Switch room, boundary wall, rising main, LDS, FHTC &amp; construction of RCC OHR with 20 mtr. Staging height including soil investigation work at GOGHAT-II Block under ARAMBAG Sub-Division of Hooghly PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000558/2023-2024</t>
+  </si>
+  <si>
+    <t>3190/HUG</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>M/S PRITI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Quotation of New Service Connection for Samanta Khanda w/s Scheme, PH No-II Block-Goghat-II, Dist-Hooghly under ED,PHE Dte (SM/16127) Application No-5004576437 Reference Id-503868850</t>
+  </si>
+  <si>
+    <t>BILL/03119/2024-2025</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Samanta Khanda water supply scheme, T.W. No.- I &amp; II, Block: Goghat-II, District- Hooghly under Electrical Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer Howrah mechanical Sub Division</t>
-[...2 lines deleted...]
-    <t>Junior Engineer4</t>
+    <t>Assistant Engineer 2 ,Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>ORD/000311/2022-2023</t>
   </si>
   <si>
     <t>1241/ED</t>
   </si>
   <si>
     <t>06/03/2023</t>
   </si>
   <si>
-    <t>04/06/2023</t>
+    <t>01/01/2027</t>
   </si>
   <si>
     <t>R.M.D TRADING.</t>
   </si>
   <si>
-    <t>Hooghly Division</t>
-[...113 lines deleted...]
-    <t>M/S PRITI ENTERPRISE</t>
+    <t>Field level data validation of FHTC executed by various agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute house hold by verification through electric connection or any other unique documents and making error free database in different pipe water supply scheme under Goghat- II Block in the District of Hooghly under Arambagh Sub Division under Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001930/2024-2025</t>
+  </si>
+  <si>
+    <t>464/HUG</t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
+  </si>
+  <si>
+    <t>16/01/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -663,51 +693,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -803,553 +833,675 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="M3" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>22.84</v>
+        <v>51.53</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="P4" s="4">
-        <v>51.53</v>
+        <v>17.57</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I5" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>17.57</v>
+        <v>64.27</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>64.27</v>
+        <v>48.46</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J7" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>48.46</v>
+        <v>10.74</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="L8" s="4">
+        <v>814</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>10.74</v>
+        <v>4.75</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="I9" s="13"/>
-[...1 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>64</v>
-      </c>
-[...4 lines deleted...]
-        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>4.75</v>
+        <v>4251.5</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>220.57</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>5.19</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="L10" s="4">
+        <v>708</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>60</v>
       </c>
       <c r="P10" s="4">
-        <v>4251.5</v>
+        <v>3</v>
       </c>
       <c r="Q10" s="4">
-        <v>220.57</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>5.19</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="M11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="P11" s="4">
+        <v>22.84</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>30</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="P12" s="4">
+        <v>6.59</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>30</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>4481.27</v>
+      </c>
+      <c r="P13" s="8">
+        <v>220.57</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>4.92</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>