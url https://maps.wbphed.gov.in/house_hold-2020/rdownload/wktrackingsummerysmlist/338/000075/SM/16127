--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -80,231 +80,231 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Goghat-II</t>
   </si>
   <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>SAMANTA KHANDA WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/16127</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Samanta Khanda water supply scheme, T.W. No.- I &amp; II, Block: Goghat-II, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2 ,Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/000311/2022-2023</t>
+  </si>
+  <si>
+    <t>1241/ED</t>
+  </si>
+  <si>
+    <t>06/03/2023</t>
+  </si>
+  <si>
+    <t>01/01/2027</t>
+  </si>
+  <si>
+    <t>R.M.D TRADING.</t>
+  </si>
+  <si>
     <t>Hooghly Division</t>
   </si>
   <si>
-    <t>SAMANTA KHANDA WATER SUPPLY SCHEME</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>BENGAI, SAMANTA KHANDA, BHURKUNDA (ZONE-I), BHURKUNDA (ZONE-II), SELAMPUR (ZONE-I), SELAMPUR (ZONE-II), STTANTIPUR (ZONE-I) AND SHANTIPUR (ZONE-II) piped water supply Scheme with TW, Switch room, boundary wall, rising main, LDS, FHTC &amp; construction of RCC OHR with 20 mtr. Staging height including soil investigation work at GOGHAT-II Block under ARAMBAG Sub-Division of Hooghly PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000558/2023-2024</t>
+  </si>
+  <si>
+    <t>3190/HUG</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>M/S PRITI ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000056/2023-2024</t>
   </si>
   <si>
     <t>1234/26/Hug</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000389/2023-2024</t>
   </si>
   <si>
     <t>3057/57/Hug</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>Sinking of 4 nos. tube-well (300 X 200 mm) by D.R. Rig method at RADHABALLAVPUR Z-I, BENGAI, SAMANTAKHANDA and BHURKUNDA Z-I Piped Water Supply Scheme under ARAMBAGH Sub-Division of Hooghly Division P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000845/2023-2024</t>
   </si>
   <si>
     <t>724/HUG</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>04/05/2024</t>
   </si>
   <si>
     <t>RUNA ENTERPRISE</t>
   </si>
   <si>
     <t>Sinking of 3 nos 300 X200 mm dia Tube Well, 210 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at Proposed Tube Well Site of SELAMPUR, BACHHANARI &amp; SAMANTAKHANDA W/S Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000170/2024-2025</t>
   </si>
   <si>
     <t>3169/HUG</t>
   </si>
   <si>
     <t>10/09/2024</t>
   </si>
   <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>BALAJI UDDYOG</t>
   </si>
   <si>
-    <t>Electrical</t>
-[...1 lines deleted...]
-  <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for SAMANTA KHANDA PIPED W/S SCHEME, T.W. No. III, Block: Goghat - II, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
-    <t>Junior Engineer4</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000137/2024-2025</t>
   </si>
   <si>
     <t>1163/ED</t>
   </si>
   <si>
     <t>14/06/2024</t>
   </si>
   <si>
     <t>12/09/2024</t>
   </si>
   <si>
     <t>PADMA ENGINEERING CO.</t>
   </si>
   <si>
     <t>Quotation of New Service Connection for Samanta Khanda w/s Scheme, PH No-I Block-Goghat-II, Dist-Hooghly under ED,PHE Dte (SM/16127) Application No-5004034170 Reference Id-503574968</t>
   </si>
   <si>
     <t>BILL/06199/2023-2024</t>
   </si>
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>BENGAI, SAMANTA KHANDA, BHURKUNDA (ZONE-I), BHURKUNDA (ZONE-II), SELAMPUR (ZONE-I), SELAMPUR (ZONE-II), STTANTIPUR (ZONE-I) AND SHANTIPUR (ZONE-II) piped water supply Scheme with TW, Switch room, boundary wall, rising main, LDS, FHTC &amp; construction of RCC OHR with 20 mtr. Staging height including soil investigation work at GOGHAT-II Block under ARAMBAG Sub-Division of Hooghly PHE Dte.</t>
-[...14 lines deleted...]
-    <t>M/S PRITI ENTERPRISE</t>
+    <t>Field level data validation of FHTC executed by various agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute house hold by verification through electric connection or any other unique documents and making error free database in different pipe water supply scheme under Goghat- II Block in the District of Hooghly under Arambagh Sub Division under Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001930/2024-2025</t>
+  </si>
+  <si>
+    <t>464/HUG</t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
+  </si>
+  <si>
+    <t>16/01/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Quotation of New Service Connection for Samanta Khanda w/s Scheme, PH No-II Block-Goghat-II, Dist-Hooghly under ED,PHE Dte (SM/16127) Application No-5004576437 Reference Id-503868850</t>
   </si>
   <si>
     <t>BILL/03119/2024-2025</t>
   </si>
   <si>
     <t>17/03/2025</t>
-  </si>
-[...37 lines deleted...]
-    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -833,662 +833,662 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P3" s="4">
+        <v>22.84</v>
+      </c>
+      <c r="Q3" s="4">
+        <v>0</v>
+      </c>
+      <c r="R3" s="4">
+        <v>0</v>
+      </c>
+      <c r="S3" s="4">
         <v>30</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P4" s="4">
+        <v>4251.5</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>163.07</v>
+      </c>
+      <c r="R4" s="4">
+        <v>3.84</v>
+      </c>
+      <c r="S4" s="4">
         <v>30</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>64.27</v>
+        <v>51.53</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>48.46</v>
+        <v>17.57</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>10.74</v>
+        <v>64.27</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="I8" s="13"/>
+      <c r="I8" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L8" s="4">
-        <v>814</v>
+      <c r="L8" s="4" t="s">
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>4.75</v>
+        <v>48.46</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>35</v>
+        <v>64</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>4251.5</v>
+        <v>10.74</v>
       </c>
       <c r="Q9" s="4">
-        <v>220.57</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>5.19</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4">
-        <v>708</v>
+        <v>814</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>3</v>
+        <v>4.75</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>71</v>
+        <v>36</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>22.84</v>
+        <v>6.59</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>30</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
-[...6 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>81</v>
+      </c>
+      <c r="L12" s="4">
+        <v>708</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>82</v>
+        <v>73</v>
       </c>
       <c r="P12" s="4">
-        <v>6.59</v>
+        <v>3</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>83</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>4481.27</v>
       </c>
       <c r="P13" s="8">
-        <v>220.57</v>
+        <v>163.07</v>
       </c>
       <c r="Q13" s="8">
-        <v>4.92</v>
+        <v>3.64</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>