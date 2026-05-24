--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -240,50 +240,68 @@
     <t>ORD/001480/2023-2024</t>
   </si>
   <si>
     <t>288/Arg</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for Arandi water supply scheme, T.W. No. III, Block: Arambag, District - Hooghly under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer 2</t>
   </si>
   <si>
     <t>ORD/002101/2022-2023</t>
   </si>
   <si>
     <t>1919/ED</t>
   </si>
   <si>
     <t>21/11/2022</t>
   </si>
   <si>
     <t>29/03/2025</t>
   </si>
   <si>
     <t>INDTECH ASSOCIATES.</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub-Division under Hooghly Division PHE Dte. (i) AMDOBA PWSS (ii) BADANGANJ PWSS (iii) HAZIPUR PWSS (iv) ARANDI PWSS (v) MAYAPUR PWSS (vi) BULUNDI PWSS</t>
+  </si>
+  <si>
+    <t>ORD/000432/2024-2025</t>
+  </si>
+  <si>
+    <t>799/Arg</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>LIMRA SOCIAL WELFARE SOCIETY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -672,73 +690,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1246,101 +1264,162 @@
       <c r="I10" s="13" t="s">
         <v>70</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P10" s="4">
         <v>10.67</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>2.8</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>26.29</v>
       </c>
       <c r="S10" s="4">
         <v>30</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="P11" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>132.32</v>
+      </c>
+      <c r="P12" s="8">
+        <v>2.8</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>2.12</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>