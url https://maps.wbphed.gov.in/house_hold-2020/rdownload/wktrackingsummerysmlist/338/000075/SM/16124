--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -89,201 +89,201 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Electrical</t>
   </si>
   <si>
     <t>Source Augmentation of ARANDI Piped Water Supply Scheme under Arambag Block</t>
   </si>
   <si>
     <t>SM/16124</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for Arandi water supply scheme, T.W. No. III, Block: Arambag, District - Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/002101/2022-2023</t>
+  </si>
+  <si>
+    <t>1919/ED</t>
+  </si>
+  <si>
+    <t>21/11/2022</t>
+  </si>
+  <si>
+    <t>29/03/2025</t>
+  </si>
+  <si>
+    <t>INDTECH ASSOCIATES.</t>
+  </si>
+  <si>
+    <t>Hooghly Division</t>
+  </si>
+  <si>
+    <t>Construction of 3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement , Boundary Wall in Proposed T.W Site, Laying rising main pipe for inter connection between T.W &amp; Distribution For Source Augmentation of ARANDI Piped Water Supply Scheme under Arambagh Sub-Division of Hooghly Division P.HE Dte. within Arambagh Block.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000116/2023-2024</t>
+  </si>
+  <si>
+    <t>1445/HUG</t>
+  </si>
+  <si>
+    <t>18/05/2023</t>
+  </si>
+  <si>
+    <t>23/03/2025</t>
+  </si>
+  <si>
+    <t>SAKSHI ENTERPRISE</t>
+  </si>
+  <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for ARANDI PIPED W/S SCHEME, T.W. No. IV, Block: Arambag, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
-    <t>Junior Engineer4</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000366/2024-2025</t>
   </si>
   <si>
     <t>1450/ED</t>
   </si>
   <si>
     <t>25/07/2024</t>
   </si>
   <si>
     <t>23/10/2024</t>
   </si>
   <si>
     <t>MOITRA ENGINEERING CO.</t>
   </si>
   <si>
-    <t>Hooghly Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Construction of 4 Nos. 3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement, 4 Nos. Boundary Wall in Proposed T.W Site, Laying rising main pipe for inter connection between 4 Nos. T.W &amp; Distribution at SAIDPUR ZONE-II (1No.), SAIDPUR ZONE-I (2Nos.) ARANDI (1 No.) W/S Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000224/2024-2025</t>
   </si>
   <si>
     <t>3435/HUG</t>
   </si>
   <si>
     <t>03/10/2024</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>T.K. INTERNATIONAL</t>
   </si>
   <si>
+    <t>Restoration of damaged pipe line of Arandi water supply scheme due to construction of drain by Arandi-I G.P. under Arambagh Sub-Division, P.H.E. Dte. (PART-A) [Block-Arambagh]</t>
+  </si>
+  <si>
+    <t>ORD/001479/2023-2024</t>
+  </si>
+  <si>
+    <t>287/Arg</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>29/03/2024</t>
+  </si>
+  <si>
+    <t>TITAS CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Restoration of damaged pipe line of Arandi water supply scheme due to construction of drain by Arandi-I G.P. under Arambagh Sub-Division, P.H.E. Dte. (PART-B) [Block-Arambagh]</t>
+  </si>
+  <si>
+    <t>ORD/001480/2023-2024</t>
+  </si>
+  <si>
+    <t>288/Arg</t>
+  </si>
+  <si>
     <t>Repair and Renovation Works of R.C.C. Elevated Reservoir, Boundary Wall, Switch Room of ARANDI PWSS under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000451/2024-2025</t>
   </si>
   <si>
     <t>4080/HUG</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>SRI KRISHNA ENTERPRISE</t>
   </si>
   <si>
     <t>Sinking of 3 nos 300 X200 mm dia Tube Well, 210 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at Proposed Tube Well Site at ARANDI , BATANOL Zone-I , GOPALBATI W/S Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000426/2024-2025</t>
   </si>
   <si>
     <t>3667/HUG</t>
   </si>
   <si>
     <t>13/11/2024</t>
   </si>
   <si>
     <t>28/12/2024</t>
   </si>
   <si>
     <t>DEV AND COMPANY</t>
-  </si>
-[...70 lines deleted...]
-    <t>INDTECH ASSOCIATES.</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub-Division under Hooghly Division PHE Dte. (i) AMDOBA PWSS (ii) BADANGANJ PWSS (iii) HAZIPUR PWSS (iv) ARANDI PWSS (v) MAYAPUR PWSS (vi) BULUNDI PWSS</t>
   </si>
   <si>
     <t>ORD/000432/2024-2025</t>
   </si>
   <si>
     <t>799/Arg</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>30/08/2024</t>
   </si>
   <si>
     <t>LIMRA SOCIAL WELFARE SOCIETY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -850,505 +850,505 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>11.08</v>
+        <v>10.67</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.8</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>26.29</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>47.2</v>
+        <v>11.81</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>17.15</v>
+        <v>11.08</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>31.66</v>
+        <v>47.2</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>53</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>11.81</v>
+        <v>0.96</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>0.96</v>
+        <v>0.84</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>66</v>
-[...3 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>0.84</v>
+        <v>17.15</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="I10" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="J10" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>10.67</v>
+        <v>31.66</v>
       </c>
       <c r="Q10" s="4">
-        <v>2.8</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>26.29</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P11" s="4">
         <v>0.95</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>