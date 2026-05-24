--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -264,50 +264,86 @@
     <t>30/01/2024</t>
   </si>
   <si>
     <t>D. K. ELECTRIC</t>
   </si>
   <si>
     <t>Quotation money deposition for new service connection at Udna w/s scheme, T.W. No.-III, Sabal Singapur pwss, Dist.-Hooghly under PHE Dte. Application No- 5004235310 Reference ID- 5004235310 SM Code- 16121</t>
   </si>
   <si>
     <t>BILL/00818/2024-2025</t>
   </si>
   <si>
     <t>18/06/2024</t>
   </si>
   <si>
     <t>Quotation money deposition for new service connection at Udna w/s scheme, T.W. No.-IV, Sabal Singapur pwss, Dist.-Hooghly under PHE Dte. Application No- 5004235292 Reference ID- 503666262 SM Code- 16121</t>
   </si>
   <si>
     <t>BILL/00817/2024-2025</t>
   </si>
   <si>
     <t>Quotation money deposition for new service connection at Udna w/s scheme, T.W. No.-II, Sabal Singapur pwss, Dist.-Hooghly under PHE Dte. Application No- 5004234490 Reference ID- 503666255 SM Code- 16121</t>
   </si>
   <si>
     <t>BILL/00819/2024-2025</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub-Division under Hooghly Division PHE Dte. (i) PALASPAI PWSS (ii) SABALSINGHAPUR PWSS (iii) CHINGRA (ZONE- I) PWSS (iv) CHINGRA (ZONE- II) PWSS (v) HAYATPUR PWSS (vi) PRATAPNAGAR PWSS</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000441/2024-2025</t>
+  </si>
+  <si>
+    <t>802/Arg</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>LIMRA SOCIAL WELFARE SOCIETY</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) SABALSINGHAPUR PWSS-4nos (2) BARADANGAL (Z-II) PWSS-2nos (3) SAIDPUR (Z-I) PWSS-4nos (4) SOALUK PWSS-4nos</t>
+  </si>
+  <si>
+    <t>ORD/002648/2024-2025</t>
+  </si>
+  <si>
+    <t>814/Arg</t>
+  </si>
+  <si>
+    <t>22/09/2024</t>
+  </si>
+  <si>
+    <t>TITAS CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -696,51 +732,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -857,54 +893,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>7.88</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>7.32</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>92.84</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1203,54 +1239,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P9" s="4">
         <v>31.29</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>31.26</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.89</v>
       </c>
       <c r="S9" s="4">
         <v>94</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1264,54 +1300,54 @@
       <c r="I10" s="13" t="s">
         <v>63</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>64</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
         <v>10.74</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>10.66</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.24</v>
       </c>
       <c r="S10" s="4">
         <v>25</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1325,54 +1361,54 @@
       <c r="I11" s="13" t="s">
         <v>71</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>64</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>10.83</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>10.75</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.21</v>
       </c>
       <c r="S11" s="4">
         <v>40</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1510,87 +1546,209 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P14" s="4">
         <v>7.27</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.98</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>125.48</v>
+      </c>
+      <c r="P17" s="8">
+        <v>59.98</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>47.8</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>