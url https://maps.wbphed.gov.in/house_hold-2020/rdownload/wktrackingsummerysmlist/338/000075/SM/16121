--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -131,219 +131,219 @@
   <si>
     <t>SUBHAJIT BISWAS</t>
   </si>
   <si>
     <t>Electrical</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for Sabalsinghapur water supply scheme, T.W. No. IV, Block: Khanakul-II, District - Hooghly under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/002102/2022-2023</t>
   </si>
   <si>
     <t>2048/ED</t>
   </si>
   <si>
     <t>01/12/2022</t>
   </si>
   <si>
     <t>01/03/2023</t>
   </si>
   <si>
     <t>BOSE &amp; CHATTERJEE INDUSTRIES</t>
   </si>
   <si>
+    <t>Construction of 2 Nos. 3.6 m X 3.0 m Switch Room with Additional Plinth Height, with Sanitary and Water Supply arrangement, Laying of C.I/D.I pipes &amp; specials for connection of Proposed 2 nos. T.W with distribution system, For Source Augmentation of SABALSINGHAPUR W/S Scheme under Arambagh Sub - Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill),Khanakul 2 Block Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000114/2023-2024</t>
+  </si>
+  <si>
+    <t>1443/HUG</t>
+  </si>
+  <si>
+    <t>18/05/2023</t>
+  </si>
+  <si>
+    <t>11/06/2024</t>
+  </si>
+  <si>
+    <t>KARALI MOHAN KHAMRUI</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Augmentation of Sabalsinghapur water supply scheme, T.W. No. III, Block: Khanakul-II, District - Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2 ,Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/000869/2023-2024</t>
+  </si>
+  <si>
+    <t>3442/ED</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>09/11/2023</t>
+  </si>
+  <si>
+    <t>BISALAXMI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Sabalsinghapur water supply scheme, T.W. No. IV, Block: Khanakul-II, District - Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/001074/2023-2024</t>
+  </si>
+  <si>
+    <t>4190/ED</t>
+  </si>
+  <si>
+    <t>01/11/2023</t>
+  </si>
+  <si>
+    <t>30/01/2024</t>
+  </si>
+  <si>
+    <t>D. K. ELECTRIC</t>
+  </si>
+  <si>
+    <t>Quotation Bill for New Service Connection at Sabalsinghapur W/S. Sch. PH-III</t>
+  </si>
+  <si>
+    <t>BILL/00893/2022-2023</t>
+  </si>
+  <si>
+    <t>09/03/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
     <t>"Quotation Bill for New Service Connection at Sabalsinghapur W/S. Sch. PH-IV Hooghly"</t>
   </si>
   <si>
     <t>BILL/00895/2022-2023</t>
   </si>
   <si>
-    <t>09/03/2023</t>
-[...10 lines deleted...]
-  <si>
     <t>Protection works and other allied works at 2nd TubeWell Sites of Soaluk &amp; Sabalsinghapur Water Supply Scheme under Arambagh Sub Division of Hooghly Division P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000473/2024-2025</t>
   </si>
   <si>
     <t>4052/HUG</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>TANISA ENTERPRISE</t>
   </si>
   <si>
     <t>Repair and Renovation Works of R.C.C. Elevated Reservoir, Boundary Wall, Switch Room of SABALSINGHAPUR PWSS under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000453/2024-2025</t>
   </si>
   <si>
     <t>4078/HUG</t>
   </si>
   <si>
     <t>CHAKRABORTY ENTERPRISE</t>
   </si>
   <si>
-    <t>Construction of 2 Nos. 3.6 m X 3.0 m Switch Room with Additional Plinth Height, with Sanitary and Water Supply arrangement, Laying of C.I/D.I pipes &amp; specials for connection of Proposed 2 nos. T.W with distribution system, For Source Augmentation of SABALSINGHAPUR W/S Scheme under Arambagh Sub - Division P.H.E. Dte.</t>
-[...62 lines deleted...]
-    <t>D. K. ELECTRIC</t>
+    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) SABALSINGHAPUR PWSS-4nos (2) BARADANGAL (Z-II) PWSS-2nos (3) SAIDPUR (Z-I) PWSS-4nos (4) SOALUK PWSS-4nos</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/002648/2024-2025</t>
+  </si>
+  <si>
+    <t>814/Arg</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>22/09/2024</t>
+  </si>
+  <si>
+    <t>TITAS CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub-Division under Hooghly Division PHE Dte. (i) PALASPAI PWSS (ii) SABALSINGHAPUR PWSS (iii) CHINGRA (ZONE- I) PWSS (iv) CHINGRA (ZONE- II) PWSS (v) HAYATPUR PWSS (vi) PRATAPNAGAR PWSS</t>
+  </si>
+  <si>
+    <t>ORD/000441/2024-2025</t>
+  </si>
+  <si>
+    <t>802/Arg</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>LIMRA SOCIAL WELFARE SOCIETY</t>
   </si>
   <si>
     <t>Quotation money deposition for new service connection at Udna w/s scheme, T.W. No.-III, Sabal Singapur pwss, Dist.-Hooghly under PHE Dte. Application No- 5004235310 Reference ID- 5004235310 SM Code- 16121</t>
   </si>
   <si>
     <t>BILL/00818/2024-2025</t>
   </si>
   <si>
     <t>18/06/2024</t>
   </si>
   <si>
     <t>Quotation money deposition for new service connection at Udna w/s scheme, T.W. No.-IV, Sabal Singapur pwss, Dist.-Hooghly under PHE Dte. Application No- 5004235292 Reference ID- 503666262 SM Code- 16121</t>
   </si>
   <si>
     <t>BILL/00817/2024-2025</t>
   </si>
   <si>
     <t>Quotation money deposition for new service connection at Udna w/s scheme, T.W. No.-II, Sabal Singapur pwss, Dist.-Hooghly under PHE Dte. Application No- 5004234490 Reference ID- 503666255 SM Code- 16121</t>
   </si>
   <si>
     <t>BILL/00819/2024-2025</t>
-  </si>
-[...34 lines deleted...]
-    <t>TITAS CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -972,739 +972,739 @@
         <v>10.57</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>180</v>
+        <v>41</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>2.75</v>
+        <v>31.29</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>31.26</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.89</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>94</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>180</v>
+        <v>49</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>2.81</v>
+        <v>10.74</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>10.66</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.24</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>15.54</v>
+        <v>10.83</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>10.75</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.21</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>62</v>
+      </c>
+      <c r="L8" s="4">
+        <v>180</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>48</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>14.1</v>
+        <v>2.81</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>66</v>
+      </c>
+      <c r="L9" s="4">
+        <v>180</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>31.29</v>
+        <v>2.75</v>
       </c>
       <c r="Q9" s="4">
-        <v>31.26</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>99.89</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>94</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>10.74</v>
+        <v>15.54</v>
       </c>
       <c r="Q10" s="4">
-        <v>10.66</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>99.24</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="I11" s="13" t="s">
+      <c r="N11" s="4" t="s">
         <v>71</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>10.83</v>
+        <v>14.1</v>
       </c>
       <c r="Q11" s="4">
-        <v>10.75</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>99.21</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="I12" s="13"/>
-      <c r="J12" s="13"/>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>78</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>79</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>42</v>
+        <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>5.73</v>
+        <v>0.98</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>84</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>78</v>
+      </c>
       <c r="K13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="L13" s="4">
-[...4 lines deleted...]
-      </c>
       <c r="N13" s="4" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>42</v>
+        <v>88</v>
       </c>
       <c r="P13" s="4">
-        <v>4.03</v>
+        <v>0.95</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="L14" s="4">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>79</v>
+        <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>79</v>
+        <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>42</v>
+        <v>64</v>
       </c>
       <c r="P14" s="4">
-        <v>7.27</v>
+        <v>5.73</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>84</v>
-[...6 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>93</v>
+      </c>
+      <c r="L15" s="4">
+        <v>221</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>90</v>
+        <v>64</v>
       </c>
       <c r="P15" s="4">
-        <v>0.95</v>
+        <v>4.03</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L16" s="4">
+        <v>219</v>
+      </c>
+      <c r="M16" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N16" s="4" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>95</v>
+        <v>64</v>
       </c>
       <c r="P16" s="4">
-        <v>0.98</v>
+        <v>7.27</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>96</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>125.48</v>