--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -143,123 +143,108 @@
   <si>
     <t>4735/ED</t>
   </si>
   <si>
     <t>15/12/2023</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>MAA KALI ENTERPRISE</t>
   </si>
   <si>
     <t>Quotation Bill for New Service Connection at Patul W/S. Sch. Z-II, TW-II</t>
   </si>
   <si>
     <t>BILL/04592/2023-2024</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Repairing of R.C.C. Elevated Reservoir of PATUL PWSS Under Arambagh Sub-Division Hooghly Division, P.H.E. Dte.</t>
+    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) KHANAKUL PWSS - 6 nos (2) KRISHNANAGAR PWSS - 4nos (3) PATUL PWSS - 4nos</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer (Civill)</t>
   </si>
   <si>
-    <t>ORD/000485/2024-2025</t>
-[...8 lines deleted...]
-    <t>26/03/2025</t>
+    <t>ORD/002646/2024-2025</t>
+  </si>
+  <si>
+    <t>810/Arg</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>22/09/2024</t>
+  </si>
+  <si>
+    <t>HAZRA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of 3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement, Boundary Wall in Proposed T.W Site, Laying rising main pipe for inter connection between T.W &amp; Distribution For Source Augmentation of Patul Piped Water Supply Scheme under Arambagh Sub-Division of Hooghly Division P.HE Dte. within KHANAKUL-I Block.</t>
+  </si>
+  <si>
+    <t>ORD/000076/2023-2024</t>
+  </si>
+  <si>
+    <t>1310/HUG</t>
+  </si>
+  <si>
+    <t>10/05/2023</t>
+  </si>
+  <si>
+    <t>14/01/2025</t>
+  </si>
+  <si>
+    <t>MUNSHI TAJUDDIN</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF PATUL Piped Water Supply Scheme with Sinking of tube-well, LDS, Rising Main, FHTC, Construction of 200 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch-rooms &amp; boundary walls at different TW site under KHANAKUL-I Block, District:- Hooghly [AUGMENTATION SCHEME]</t>
+  </si>
+  <si>
+    <t>ORD/000271/2023-2024</t>
+  </si>
+  <si>
+    <t>2288/HUG</t>
+  </si>
+  <si>
+    <t>03/08/2023</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
   </si>
   <si>
     <t>R.K. TRADERS</t>
-  </si>
-[...49 lines deleted...]
-    <t>01/05/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -648,51 +633,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -983,60 +968,60 @@
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>10.98</v>
+        <v>0.98</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
@@ -1044,60 +1029,60 @@
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>0.98</v>
+        <v>11.82</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
@@ -1105,165 +1090,104 @@
       <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>11.82</v>
+        <v>271.15</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>99</v>
+        <v>45</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="3">
-[...18 lines deleted...]
-      <c r="H9" s="13" t="s">
+      <c r="A9" s="7" t="s">
         <v>63</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>315.37</v>
+      </c>
+      <c r="P9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
-    <row r="10" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>