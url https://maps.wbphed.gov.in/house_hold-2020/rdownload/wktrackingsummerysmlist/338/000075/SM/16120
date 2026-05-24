--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -201,50 +201,65 @@
     <t>10/05/2023</t>
   </si>
   <si>
     <t>14/01/2025</t>
   </si>
   <si>
     <t>MUNSHI TAJUDDIN</t>
   </si>
   <si>
     <t>AUGMENTATION OF PATUL Piped Water Supply Scheme with Sinking of tube-well, LDS, Rising Main, FHTC, Construction of 200 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch-rooms &amp; boundary walls at different TW site under KHANAKUL-I Block, District:- Hooghly [AUGMENTATION SCHEME]</t>
   </si>
   <si>
     <t>ORD/000271/2023-2024</t>
   </si>
   <si>
     <t>2288/HUG</t>
   </si>
   <si>
     <t>03/08/2023</t>
   </si>
   <si>
     <t>01/05/2025</t>
   </si>
   <si>
     <t>R.K. TRADERS</t>
+  </si>
+  <si>
+    <t>Repairing of R.C.C. Elevated Reservoir of PATUL PWSS Under Arambagh Sub-Division Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000485/2024-2025</t>
+  </si>
+  <si>
+    <t>4149/HUG</t>
+  </si>
+  <si>
+    <t>26/12/2024</t>
+  </si>
+  <si>
+    <t>26/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -633,51 +648,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -853,54 +868,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>10.74</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>10.35</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>96.36</v>
       </c>
       <c r="S4" s="4">
         <v>30</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1093,101 +1108,162 @@
       <c r="I8" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>271.15</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>176.31</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>65.02</v>
       </c>
       <c r="S8" s="4">
         <v>45</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="B9" s="7"/>
-[...15 lines deleted...]
-      <c r="P9" s="8">
+      <c r="I9" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="P9" s="4">
+        <v>10.98</v>
+      </c>
+      <c r="Q9" s="4">
         <v>0</v>
       </c>
-      <c r="Q9" s="8">
+      <c r="R9" s="4">
         <v>0</v>
       </c>
-      <c r="R9" s="8"/>
-      <c r="S9" s="8"/>
+      <c r="S9" s="4">
+        <v>99</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>326.36</v>
+      </c>
+      <c r="P10" s="8">
+        <v>186.66</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>57.2</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>