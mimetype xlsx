--- v4 (2026-05-24)
+++ v5 (2026-08-28)
@@ -77,174 +77,174 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF PATUL PIPED WATER SUPPLY SCHEME, BLOCK- KHANAKUL-I, DISTRICT-HOOGHLY</t>
+  </si>
+  <si>
+    <t>SM/16120</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for Patul water supply scheme, T.W. No.-V, Block: Khanakul-I, District - Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/001385/2023-2024</t>
+  </si>
+  <si>
+    <t>4735/ED</t>
+  </si>
+  <si>
+    <t>15/12/2023</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>MAA KALI ENTERPRISE</t>
+  </si>
+  <si>
     <t>Hooghly Division</t>
   </si>
   <si>
-    <t>AUGMENTATION OF PATUL PIPED WATER SUPPLY SCHEME, BLOCK- KHANAKUL-I, DISTRICT-HOOGHLY</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>AUGMENTATION OF PATUL Piped Water Supply Scheme with Sinking of tube-well, LDS, Rising Main, FHTC, Construction of 200 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch-rooms &amp; boundary walls at different TW site under KHANAKUL-I Block, District:- Hooghly [AUGMENTATION SCHEME]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000271/2023-2024</t>
+  </si>
+  <si>
+    <t>2288/HUG</t>
+  </si>
+  <si>
+    <t>03/08/2023</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>R.K. TRADERS</t>
+  </si>
+  <si>
+    <t>Construction of 3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement, Boundary Wall in Proposed T.W Site, Laying rising main pipe for inter connection between T.W &amp; Distribution For Source Augmentation of Patul Piped Water Supply Scheme under Arambagh Sub-Division of Hooghly Division P.HE Dte. within KHANAKUL-I Block.</t>
+  </si>
+  <si>
+    <t>ORD/000076/2023-2024</t>
+  </si>
+  <si>
+    <t>1310/HUG</t>
+  </si>
+  <si>
+    <t>10/05/2023</t>
+  </si>
+  <si>
+    <t>14/01/2025</t>
+  </si>
+  <si>
+    <t>MUNSHI TAJUDDIN</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000102/2023-2024</t>
   </si>
   <si>
     <t>1263/17/Hug</t>
   </si>
   <si>
     <t>03/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Electrical</t>
-[...25 lines deleted...]
-  <si>
     <t>Quotation Bill for New Service Connection at Patul W/S. Sch. Z-II, TW-II</t>
   </si>
   <si>
     <t>BILL/04592/2023-2024</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) KHANAKUL PWSS - 6 nos (2) KRISHNANAGAR PWSS - 4nos (3) PATUL PWSS - 4nos</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/002646/2024-2025</t>
   </si>
   <si>
     <t>810/Arg</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>22/09/2024</t>
   </si>
   <si>
     <t>HAZRA CONSTRUCTION</t>
-  </si>
-[...34 lines deleted...]
-    <t>R.K. TRADERS</t>
   </si>
   <si>
     <t>Repairing of R.C.C. Elevated Reservoir of PATUL PWSS Under Arambagh Sub-Division Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000485/2024-2025</t>
   </si>
   <si>
     <t>4149/HUG</t>
   </si>
   <si>
     <t>26/12/2024</t>
   </si>
   <si>
     <t>26/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -786,428 +786,428 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>17.17</v>
+        <v>10.74</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>10.35</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>96.36</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>10.74</v>
+        <v>271.15</v>
       </c>
       <c r="Q4" s="4">
-        <v>10.35</v>
+        <v>176.31</v>
       </c>
       <c r="R4" s="4">
-        <v>96.36</v>
+        <v>65.02</v>
       </c>
       <c r="S4" s="4">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>593</v>
+        <v>43</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>3.51</v>
+        <v>11.82</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>0.98</v>
+        <v>17.17</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>54</v>
+      </c>
+      <c r="L7" s="4">
+        <v>593</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>11.82</v>
+        <v>3.51</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>271.15</v>
+        <v>0.98</v>
       </c>
       <c r="Q8" s="4">
-        <v>176.31</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>65.02</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>41</v>
       </c>
       <c r="P9" s="4">
         <v>10.98</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>99</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>