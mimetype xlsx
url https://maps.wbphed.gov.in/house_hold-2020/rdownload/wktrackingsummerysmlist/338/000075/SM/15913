--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -80,195 +80,195 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Arambag</t>
   </si>
   <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>GROUND WATER BASED DAHAR KUNDU (ZONE-II) PIPED WATER SUPPLY SCHEME IN ARAMBAG BLOCK UNDER HOOGHLY DIVISION, HOOGHLY DISTRICT</t>
+  </si>
+  <si>
+    <t>SM/15913</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Dahar Kundu water supply scheme, Zone-II, T.W. No.- I &amp; II, Block: Armbag, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2 ,Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/000310/2022-2023</t>
+  </si>
+  <si>
+    <t>1240/ED</t>
+  </si>
+  <si>
+    <t>06/03/2023</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>ALPHA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Hooghly Division</t>
   </si>
   <si>
-    <t>GROUND WATER BASED DAHAR KUNDU (ZONE-II) PIPED WATER SUPPLY SCHEME IN ARAMBAG BLOCK UNDER HOOGHLY DIVISION, HOOGHLY DISTRICT</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>BALUNDI,SELALPUR, MADHABPUR, DAHARKUNDU ZONE-II Piped Water Supply Scheme with T.W, SWITCH ROOM , BOUNDARY WALL, RISING MAIN, LDS, FHTC &amp; Construction of OHR with 20 mtr. staging height including Soil Investigation work at ARAMBAGH Block under ARAMBAGH Sub-Division Under Hooghly Division PHE Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000556/2023-2024</t>
+  </si>
+  <si>
+    <t>3191/HUG</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>31/10/2025</t>
+  </si>
+  <si>
+    <t>S &amp; P ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000476/2023-2024</t>
   </si>
   <si>
     <t>3057/10/Hug</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000044/2023-2024</t>
   </si>
   <si>
     <t>1234/17/Hug</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
-    <t>Electrical</t>
-[...1 lines deleted...]
-  <si>
     <t>Quotation Bill for New Service Connection at Dahar Kundu W/S. Sch.TW-I, Z-II</t>
   </si>
   <si>
     <t>BILL/04583/2023-2024</t>
   </si>
   <si>
     <t>28/12/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for DAHARKUNDU PIPED W/S SCHEME, Zone - II, T.W. No. III, Block: Arambag, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
-    <t>Junior Engineer4</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000204/2024-2025</t>
   </si>
   <si>
     <t>1160/ED</t>
   </si>
   <si>
     <t>14/06/2024</t>
   </si>
   <si>
     <t>12/09/2024</t>
   </si>
   <si>
     <t>B.P. TRADING CORPORATION</t>
   </si>
   <si>
+    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) MAYAPUR PWSS (Z-II)- 1no¿s (2) BALUNDI PWSS - 4no¿s (3) BHALIA PWSS (Z-I)- 2 no¿s (4) BHALIA PWSS (Z-II)- 1 no¿s (5) DAHARKUNDU PWSS (Z-I)- 2 no¿s, (6) DAHARKUNDU PWSS (Z-II)- 2 no¿s, (7) GOBINDANAGAR PWSS(Z-I) ¿2 no¿s</t>
+  </si>
+  <si>
+    <t>ORD/002742/2024-2025</t>
+  </si>
+  <si>
+    <t>1150/Arg</t>
+  </si>
+  <si>
+    <t>10/12/2024</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>DHIRENDRA ENGINEERING &amp; CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Quotation of New Service Connection for Dahar Kundu w/s Scheme,Zone-II,TW No-II Block-Khanakul-II Dist-Hooghly under ED,PHE Dte (SM/15913) Application No-5004015927 Reference Id-503563368</t>
   </si>
   <si>
     <t>BILL/06064/2023-2024</t>
   </si>
   <si>
     <t>16/02/2024</t>
-  </si>
-[...61 lines deleted...]
-    <t>DHIRENDRA ENGINEERING &amp; CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -797,538 +797,538 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P3" s="4">
+        <v>20.47</v>
+      </c>
+      <c r="Q3" s="4">
+        <v>0</v>
+      </c>
+      <c r="R3" s="4">
+        <v>0</v>
+      </c>
+      <c r="S3" s="4">
         <v>30</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>42.83</v>
+        <v>2296.42</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>176.39</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>7.68</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>588</v>
+        <v>44</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>6.53</v>
+        <v>13.55</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>39</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>10.75</v>
+        <v>42.83</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4">
-        <v>754</v>
+        <v>588</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>16.1</v>
+        <v>6.53</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>20.47</v>
+        <v>10.75</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>58</v>
+        <v>36</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>59</v>
+        <v>37</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>2296.42</v>
+        <v>0.98</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>69</v>
+      </c>
+      <c r="L10" s="4">
+        <v>754</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>54</v>
       </c>
       <c r="P10" s="4">
-        <v>0.98</v>
+        <v>16.1</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>2407.63</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>176.39</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>7.33</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>