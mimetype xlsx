--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -144,74 +144,50 @@
     <t>RTOR000311/2023-2024</t>
   </si>
   <si>
     <t>1384/8/Hug</t>
   </si>
   <si>
     <t>16/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Electrical</t>
   </si>
   <si>
     <t>Aniya water supply scheme,P H No-3</t>
   </si>
   <si>
     <t>BILL/02293/2023-2024</t>
   </si>
   <si>
     <t>25/07/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...22 lines deleted...]
-    <t>ANIK &amp; CO.</t>
   </si>
   <si>
     <t>Construction of 3.6 m X 3.0 m Switch Room with Additional Plinth Height, with Sanitary and Water Supply arrangement, Laying of C.I/D.I pipes &amp; specials for connection of Proposed T.W. with distribution system &amp; FHTC For Development of ANIYA W/S Scheme under Serampore Sub - Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer (Civil)</t>
   </si>
   <si>
     <t>Junior Engineer (Civill)</t>
   </si>
   <si>
     <t>ORD/000113/2023-2024</t>
   </si>
   <si>
     <t>1442/HUG</t>
   </si>
   <si>
     <t>18/05/2023</t>
   </si>
   <si>
     <t>17/06/2023</t>
   </si>
   <si>
     <t>M/S KAMALA ENTERPRISE</t>
   </si>
@@ -639,51 +615,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -802,54 +778,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>10.73</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>10.41</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>97.04</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -938,262 +914,201 @@
         <v>3.2</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>11.41</v>
+        <v>26.42</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>14.91</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>56.42</v>
       </c>
       <c r="S6" s="4">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O7" s="4" t="s">
-        <v>59</v>
+        <v>32</v>
       </c>
       <c r="P7" s="4">
-        <v>26.42</v>
+        <v>0.67</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.69</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>102.22</v>
       </c>
       <c r="S7" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A8" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>42.26</v>
+      </c>
+      <c r="P8" s="8">
+        <v>26.01</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>61.55</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
-    <row r="9" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>