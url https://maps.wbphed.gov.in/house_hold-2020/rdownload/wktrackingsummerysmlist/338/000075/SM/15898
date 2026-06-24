--- v2 (2026-05-24)
+++ v3 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -183,50 +183,74 @@
     <t>1442/HUG</t>
   </si>
   <si>
     <t>18/05/2023</t>
   </si>
   <si>
     <t>17/06/2023</t>
   </si>
   <si>
     <t>M/S KAMALA ENTERPRISE</t>
   </si>
   <si>
     <t>Additional work for construction of tube well at Aniya PWSS TW-I, Chanditala-I Block, Hooghly District by utilizing skilled departmental crew and departmental mechaneries CDD, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000197/2023-2024</t>
   </si>
   <si>
     <t>193/CMSD-II</t>
   </si>
   <si>
     <t>26/07/2023</t>
   </si>
   <si>
     <t>05/08/2023</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Augmentation of Aniya water supply scheme, T.W. No. I, Block: Chanditala-I, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 1</t>
+  </si>
+  <si>
+    <t>Junior Engineer2</t>
+  </si>
+  <si>
+    <t>ORD/000011/2023-2024</t>
+  </si>
+  <si>
+    <t>1627/ED</t>
+  </si>
+  <si>
+    <t>11/04/2023</t>
+  </si>
+  <si>
+    <t>01/06/2026</t>
+  </si>
+  <si>
+    <t>ANIK &amp; CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -615,51 +639,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1028,87 +1052,148 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P7" s="4">
         <v>0.67</v>
       </c>
       <c r="Q7" s="4">
         <v>0.69</v>
       </c>
       <c r="R7" s="4">
         <v>102.22</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P8" s="4">
+        <v>11.41</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>11.11</v>
+      </c>
+      <c r="R8" s="4">
+        <v>97.37</v>
+      </c>
+      <c r="S8" s="4">
+        <v>85</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>53.66</v>
+      </c>
+      <c r="P9" s="8">
+        <v>37.12</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>69.16</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>