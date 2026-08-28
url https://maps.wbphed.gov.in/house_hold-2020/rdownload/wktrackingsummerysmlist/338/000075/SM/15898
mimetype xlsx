--- v3 (2026-06-24)
+++ v4 (2026-08-28)
@@ -77,180 +77,180 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
+    <t>Hooghly Division</t>
+  </si>
+  <si>
+    <t>Development of ANIYA Piped Water Supply Scheme by installing (01) no. Tube Well including Connection with Distribution, Switch Room and other allied work to meet up the additional water demand induced after execution of FHTC. Block : Chanditala-I, Distric</t>
+  </si>
+  <si>
+    <t>SM/15898</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Construction of 3.6 m X 3.0 m Switch Room with Additional Plinth Height, with Sanitary and Water Supply arrangement, Laying of C.I/D.I pipes &amp; specials for connection of Proposed T.W. with distribution system &amp; FHTC For Development of ANIYA W/S Scheme under Serampore Sub - Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000113/2023-2024</t>
+  </si>
+  <si>
+    <t>1442/HUG</t>
+  </si>
+  <si>
+    <t>18/05/2023</t>
+  </si>
+  <si>
+    <t>17/06/2023</t>
+  </si>
+  <si>
+    <t>M/S KAMALA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Augmentation of Aniya water supply scheme, T.W. No. I, Block: Chanditala-I, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 1</t>
+  </si>
+  <si>
+    <t>Junior Engineer2</t>
+  </si>
+  <si>
+    <t>ORD/000011/2023-2024</t>
+  </si>
+  <si>
+    <t>1627/ED</t>
+  </si>
+  <si>
+    <t>11/04/2023</t>
+  </si>
+  <si>
+    <t>01/06/2026</t>
+  </si>
+  <si>
+    <t>ANIK &amp; CO.</t>
+  </si>
+  <si>
     <t>Central Drilling</t>
   </si>
   <si>
-    <t>Development of ANIYA Piped Water Supply Scheme by installing (01) no. Tube Well including Connection with Distribution, Switch Room and other allied work to meet up the additional water demand induced after execution of FHTC. Block : Chanditala-I, Distric</t>
-[...7 lines deleted...]
-  <si>
     <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (300MM X 200MM X 150 MTRS.) BY UTILISING DEPARTMENTAL RIG MACHINERIES FOR ANIYA SCHEME (P/H-3), CHANDITALA-I BLOCK UNDER HOOGHLY DISTRICT, CENTRAL DRILLING DIVISION , PHE DTE.</t>
   </si>
   <si>
     <t>Driller In Charge</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000032/2023-2024</t>
   </si>
   <si>
     <t>872/CDD</t>
   </si>
   <si>
     <t>11/07/2023</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>UTTAM KUMAR CHATTERJEE</t>
   </si>
   <si>
-    <t>Hooghly Division</t>
+    <t>Additional work for construction of tube well at Aniya PWSS TW-I, Chanditala-I Block, Hooghly District by utilizing skilled departmental crew and departmental mechaneries CDD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000197/2023-2024</t>
+  </si>
+  <si>
+    <t>193/CMSD-II</t>
+  </si>
+  <si>
+    <t>26/07/2023</t>
+  </si>
+  <si>
+    <t>05/08/2023</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000311/2023-2024</t>
   </si>
   <si>
     <t>1384/8/Hug</t>
   </si>
   <si>
     <t>16/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Electrical</t>
-[...1 lines deleted...]
-  <si>
     <t>Aniya water supply scheme,P H No-3</t>
   </si>
   <si>
     <t>BILL/02293/2023-2024</t>
   </si>
   <si>
     <t>25/07/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...61 lines deleted...]
-    <t>ANIK &amp; CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -799,357 +799,357 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>10.73</v>
+        <v>26.42</v>
       </c>
       <c r="Q3" s="4">
-        <v>10.41</v>
+        <v>14.91</v>
       </c>
       <c r="R3" s="4">
-        <v>97.04</v>
+        <v>56.42</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>1.23</v>
+        <v>11.41</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>11.11</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>97.37</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>45</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>47</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="P5" s="4">
-        <v>3.2</v>
+        <v>10.73</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>10.41</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>97.04</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="I6" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="J6" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="J6" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="N6" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>26.42</v>
+        <v>0.67</v>
       </c>
       <c r="Q6" s="4">
-        <v>14.91</v>
+        <v>0.69</v>
       </c>
       <c r="R6" s="4">
-        <v>56.42</v>
+        <v>102.22</v>
       </c>
       <c r="S6" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>32</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>0.67</v>
+        <v>1.23</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.69</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>102.22</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>62</v>
+      </c>
+      <c r="L8" s="4">
+        <v>142</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>11.41</v>
+        <v>3.2</v>
       </c>
       <c r="Q8" s="4">
-        <v>11.11</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>97.37</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>53.66</v>