--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -107,83 +107,146 @@
   <si>
     <t>SM/15891</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Car Hire Charges Bill for official use of the Howrah Mechanical Sub-Division PHED</t>
   </si>
   <si>
     <t>ORD/001026/2023-2024</t>
   </si>
   <si>
     <t>958,HMSD</t>
   </si>
   <si>
     <t>20/04/2023</t>
   </si>
   <si>
     <t>19/04/2024</t>
   </si>
   <si>
     <t>ARINDAM AUDDY</t>
   </si>
   <si>
+    <t>Hiring of 1 (one) no. Diesel luxury Taxi on contract carriage for the Office of the Assistant Engineer, Howrah Mechanical Sub Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/001103/2023-2024</t>
+  </si>
+  <si>
+    <t>2829/HMSD</t>
+  </si>
+  <si>
+    <t>30/10/2023</t>
+  </si>
+  <si>
+    <t>29/04/2024</t>
+  </si>
+  <si>
     <t>Hooghly Division</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) under JJM within left out portion of DHARAMPUR PWSS under Chinsurah Sub-Division of Hooghly Division P.H.E Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer (Civil)</t>
   </si>
   <si>
     <t>ORD/000029/2023-2024</t>
   </si>
   <si>
     <t>1129/HUG</t>
   </si>
   <si>
     <t>19/04/2023</t>
   </si>
   <si>
     <t>03/06/2023</t>
   </si>
   <si>
     <t>M/S SHIVAM UDYOG</t>
   </si>
   <si>
+    <t>Construction of 1 No. 3.6 m X 3.0 m Switch Room with Additional Plinth Height, with Sanitary and Water Supply arrangement, Construction of 2 nos. Boundary wall &amp;Laying of C.I/D.I pipes &amp; specials for connection of Proposed 2 nos.T.W with distribution system, FHTC of DHARAMPUR W/S Scheme under Chinsurah Sub - Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000087/2023-2024</t>
+  </si>
+  <si>
+    <t>1341/HUG</t>
+  </si>
+  <si>
+    <t>11/05/2023</t>
+  </si>
+  <si>
+    <t>25/06/2023</t>
+  </si>
+  <si>
+    <t>NOBLE ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
     <t>Hire Charges Bill for official use office of the Howrah Mechanical Sub-Division PHED</t>
   </si>
   <si>
     <t>ORD/000987/2023-2024</t>
   </si>
   <si>
     <t>958/HmSD</t>
   </si>
   <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for Augmentation of Dharampur water supply scheme, T.W. No. I &amp; II, Block: Chinsura-Mogra, District - Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2 ,Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/001357/2023-2024</t>
+  </si>
+  <si>
+    <t>4693/ED</t>
+  </si>
+  <si>
+    <t>08/12/2023</t>
+  </si>
+  <si>
+    <t>07/03/2024</t>
+  </si>
+  <si>
+    <t>BISALAXMI ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000537/2023-2024</t>
   </si>
   <si>
     <t>3059/32/Hug</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000071/2023-2024</t>
   </si>
   <si>
     <t>1234/35/Hug</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>Supply, delivery and installation of voltage correcting device and other allied works for DHARAMPUR w/s scheme, P.H No.- II, Dist- Hooghly under Electrical Division, PHE Dte.</t>
@@ -201,113 +264,50 @@
     <t>Supply, delivery &amp; installation of Automatic Chlorinator for Dharampur water supply scheme, P.H. No.- II, District - Hooghly under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00876/2022-2023</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping machinery and other Electrical/mechanical equipments etc. including allied works for Dharampur w/s scheme</t>
   </si>
   <si>
     <t>BILL/00872/2022-2023</t>
   </si>
   <si>
     <t>H.K.DAS &amp; CO.</t>
   </si>
   <si>
     <t>Quotation for new service connection at Dharampur W/S Sch. , T/W No. -I (Aug.), Block - Chinsurah-Mogra, Dist. - Hooghly</t>
   </si>
   <si>
     <t>BILL/03784/2023-2024</t>
   </si>
   <si>
     <t>13/09/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...61 lines deleted...]
-    <t>BISALAXMI ENTERPRISE</t>
   </si>
   <si>
     <t>Supply of Fuel for 1(one) no Diesel Luxury Taxi on contract Carriage for the Office of the assistant Engineer Howrah Mechanical Sub Division PHE Dte for the Month of March 2024.</t>
   </si>
   <si>
     <t>BILL/00164/2024-2025</t>
   </si>
   <si>
     <t>12/04/2024</t>
   </si>
   <si>
     <t>JAMECO AGENCIES PRIVATE LIMITED.</t>
   </si>
   <si>
     <t>Quotation for new service connection at Augmentation of Dharampur W/S Sch.[SM/15891], T/W No. - II, South Simla, Block - Chinsurah-Mogra Dist. - Hooghly under Bandel CCC, WBSEDCL, Ref. Id. - 503599481, Dt. - 22-03-2024, Application No. - 5004078318</t>
   </si>
   <si>
     <t>BILL/00014/2024-2025</t>
   </si>
   <si>
     <t>04/04/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -876,698 +876,698 @@
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
         <v>5</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.79</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>15.73</v>
       </c>
       <c r="S3" s="4">
         <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="P4" s="4">
-        <v>54.23</v>
+        <v>0.86</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>1.57</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>181.41</v>
       </c>
       <c r="S4" s="4">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>5</v>
+        <v>54.23</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>38.37</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>70.75</v>
       </c>
       <c r="S5" s="4">
-        <v>1</v>
+        <v>97</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>47</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>14.49</v>
+        <v>44.76</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>19.81</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>44.26</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>28</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>46</v>
+        <v>30</v>
       </c>
       <c r="P7" s="4">
-        <v>19.68</v>
+        <v>5</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.39</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>7.78</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>56</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>58</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>2.72</v>
+        <v>21.99</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>21.97</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.93</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>49</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>64</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>52</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>52</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>53</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>0.76</v>
+        <v>14.49</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>68</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>52</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>52</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="P10" s="4">
-        <v>4.32</v>
+        <v>19.68</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4">
-        <v>282</v>
+        <v>177</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>61</v>
+        <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>61</v>
+        <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>62</v>
+        <v>74</v>
       </c>
       <c r="P11" s="4">
-        <v>0.64</v>
+        <v>2.72</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>76</v>
+      </c>
+      <c r="L12" s="4">
+        <v>177</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>30</v>
+        <v>74</v>
       </c>
       <c r="P12" s="4">
-        <v>0.86</v>
+        <v>0.76</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="L13" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L13" s="4">
+        <v>178</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N13" s="4" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="P13" s="4">
-        <v>44.76</v>
+        <v>4.32</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>77</v>
-[...6 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>81</v>
+      </c>
+      <c r="L14" s="4">
+        <v>282</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P14" s="4">
-        <v>21.99</v>
+        <v>0.64</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>49</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
@@ -1623,94 +1623,94 @@
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>88</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L16" s="4">
         <v>15</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="P16" s="4">
         <v>7.75</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>91</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>182.45</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>82.9</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>45.43</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>