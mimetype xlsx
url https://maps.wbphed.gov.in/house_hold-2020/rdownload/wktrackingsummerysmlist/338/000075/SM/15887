--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -279,50 +279,68 @@
     <t>1148/Arg</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Garmandaran (Zone-II) water supply scheme, T.W. No. I, II, III &amp; IV, Block: Goghat-II, District- Hooghly under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000029/2023-2024</t>
   </si>
   <si>
     <t>1706/ED</t>
   </si>
   <si>
     <t>18/04/2023</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>UNITED TRADERS</t>
+  </si>
+  <si>
+    <t>Sinking of 3rd tube-well by D.R. Rig method, Construction of 3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement, Construction of Boundary Wall, Laying rising main pipe for inter connection between Proposed T.W &amp; Distribution of GARMANDARAN (ZONE-II) Piped Water Supply Scheme under ARAMBAGH Sub-Division of Hooghly Division P.HE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000760/2023-2024</t>
+  </si>
+  <si>
+    <t>449/HUG</t>
+  </si>
+  <si>
+    <t>15/02/2024</t>
+  </si>
+  <si>
+    <t>09/07/2025</t>
+  </si>
+  <si>
+    <t>GARHBETA - I UNEMPLOYED YOUTH ENGINEERS CO OPERATIVE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -711,73 +729,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1553,87 +1571,150 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P14" s="4">
         <v>21.47</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>30</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="P15" s="4">
+        <v>31.69</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>90</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>761.16</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>