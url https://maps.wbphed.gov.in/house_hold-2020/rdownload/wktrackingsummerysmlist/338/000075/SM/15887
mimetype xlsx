--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -1307,54 +1307,54 @@
       <c r="I10" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P10" s="4">
         <v>476.79</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>125.04</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>26.23</v>
       </c>
       <c r="S10" s="4">
         <v>55</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1557,54 +1557,54 @@
       <c r="I14" s="13" t="s">
         <v>65</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>66</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P14" s="4">
         <v>21.47</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>20.78</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>96.78</v>
       </c>
       <c r="S14" s="4">
         <v>30</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
@@ -1620,88 +1620,88 @@
       <c r="I15" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P15" s="4">
         <v>31.69</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>12.94</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>40.83</v>
       </c>
       <c r="S15" s="4">
         <v>90</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>95</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>761.16</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>158.76</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>20.86</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>