--- v3 (2026-05-24)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -297,50 +297,62 @@
     <t>18/04/2023</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>UNITED TRADERS</t>
   </si>
   <si>
     <t>Sinking of 3rd tube-well by D.R. Rig method, Construction of 3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement, Construction of Boundary Wall, Laying rising main pipe for inter connection between Proposed T.W &amp; Distribution of GARMANDARAN (ZONE-II) Piped Water Supply Scheme under ARAMBAGH Sub-Division of Hooghly Division P.HE Dte.</t>
   </si>
   <si>
     <t>ORD/000760/2023-2024</t>
   </si>
   <si>
     <t>449/HUG</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>09/07/2025</t>
   </si>
   <si>
     <t>GARHBETA - I UNEMPLOYED YOUTH ENGINEERS CO OPERATIVE</t>
+  </si>
+  <si>
+    <t>Quotation of New Service Connection for Gar Mandaran w/s Scheme,Zone-II,PH no-IV Block-Goghat-II Dist-Hooghly under Electrical division,PHe Dte.(SM/15887) Application No-5004610683, Reference Id-503895227</t>
+  </si>
+  <si>
+    <t>BILL/01389/2024-2025</t>
+  </si>
+  <si>
+    <t>C032593853260</t>
+  </si>
+  <si>
+    <t>28/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -729,70 +741,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1634,87 +1646,146 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P15" s="4">
         <v>31.69</v>
       </c>
       <c r="Q15" s="4">
         <v>12.94</v>
       </c>
       <c r="R15" s="4">
         <v>40.83</v>
       </c>
       <c r="S15" s="4">
         <v>90</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P16" s="4">
+        <v>10.72</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>771.88</v>
+      </c>
+      <c r="P17" s="8">
+        <v>158.76</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>20.57</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>