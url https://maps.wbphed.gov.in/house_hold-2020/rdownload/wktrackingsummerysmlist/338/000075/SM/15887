--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -92,255 +92,255 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Goghat-II</t>
   </si>
   <si>
     <t>Hooghly Division</t>
   </si>
   <si>
     <t>GROUND WATER BASED GARMANDARAN (Z-2) PIPED WATER SUPPLY SCHEME IN GOGHAT-II BLOCK UNDER HOOGHLY, HOOGHLY DISTRICT</t>
   </si>
   <si>
     <t>SM/15887</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>GARMANDARAN ZONE-II Piped Water Supply Scheme with Sinking of tube-well, LDS, Rising Main, FHTC, Construction of 300 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch-rooms &amp; boundary walls at different TW site under GOGHAT-II Block of Arambag SUb-Division under Hooghly Division, PHE Dte. [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000172/2023-2024</t>
+  </si>
+  <si>
+    <t>1671/HUG</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>12/09/2025</t>
+  </si>
+  <si>
+    <t>TITAS CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Garmandaran (Zone-II) water supply scheme, T.W. No. III &amp; IV, Block: Goghat-II, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/000877/2023-2024</t>
+  </si>
+  <si>
+    <t>3450/ED</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>M.D ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Garmandaran (Zone-II) water supply scheme, T.W. No. I, II, III &amp; IV, Block: Goghat-II, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000029/2023-2024</t>
+  </si>
+  <si>
+    <t>1706/ED</t>
+  </si>
+  <si>
+    <t>18/04/2023</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>UNITED TRADERS</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000064/2023-2024</t>
   </si>
   <si>
     <t>1234/31/Hug</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000473/2023-2024</t>
   </si>
   <si>
     <t>3057/61/Hug</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
-    <t>Electrical</t>
-[...1 lines deleted...]
-  <si>
     <t>Quotation of New Service Connection Charge for Garmandaran w/s Scheme,Zone-II,PH No-I,Block-Goghat-I Dist-Hooghly under ED,PHE Dte</t>
   </si>
   <si>
     <t>BILL/03700/2023-2024</t>
   </si>
   <si>
     <t>01/09/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation of New Service Connection Charge for Garmandaran w/s Scheme,Zone-II,PH No-II Block-Goghat-II, Dist-Hooghly under Electrical Division ,PHE Dte</t>
   </si>
   <si>
     <t>BILL/03701/2023-2024</t>
   </si>
   <si>
+    <t>Sinking of 3 nos 300 X200 mm dia Tube Well, 210 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at Proposed Tube Well Site of GARMANDARAN Zone-I , GARMANDARAN Zone-II W/S Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000251/2024-2025</t>
+  </si>
+  <si>
+    <t>3529/HUG</t>
+  </si>
+  <si>
+    <t>22/10/2024</t>
+  </si>
+  <si>
+    <t>31/05/2025</t>
+  </si>
+  <si>
+    <t>KHAN ENTERPRISE</t>
+  </si>
+  <si>
     <t>Construction of Boundary Wall, Laying rising main pipe for inter connection between Proposed T.W &amp; Distribution of GARMANDARAN Z-II Piped Water Supply Scheme under ARAMBAGH Sub-Division of Hooghly Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2024-2025</t>
   </si>
   <si>
     <t>3656/HUG</t>
   </si>
   <si>
     <t>13/11/2024</t>
   </si>
   <si>
     <t>11/02/2025</t>
   </si>
   <si>
     <t>M/S BIMAL DAS AND CO.</t>
   </si>
   <si>
     <t>Construction of 3 nos.5.4 m X 3.6 m Switch Room with Sanitary and Water Supply arrangement , Boundary Wall ,Laying rising main pipe for inter connection between Proposed T.W &amp; Distribution at Proposed Tube Well Site of PUKURIA, GARMANDARAN Zone-I , GARMANDARAN Zone -II W/S Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000403/2024-2025</t>
   </si>
   <si>
     <t>3781/HUG</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>24/01/2025</t>
   </si>
   <si>
     <t>KAJAL DEY</t>
   </si>
   <si>
+    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) RAGHUBATI PWSS- 2no¿s (2) GANESHBATI PWSS- 1 no¿s (3) BENGAI PWSS- 1 no¿s (4) BHURKUNDA PWSS(Z-I)- 1no¿s (5) GARMANDARAN (Z-I)- 4 no¿s, (6) GARMANDARAN PWSS (Z-II)- 4 no¿s, (7) SAMANTAKHANDA PWSS -1 no¿s</t>
+  </si>
+  <si>
+    <t>ORD/002298/2024-2025</t>
+  </si>
+  <si>
+    <t>1148/Arg</t>
+  </si>
+  <si>
+    <t>10/12/2024</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>Sinking of 3rd tube-well by D.R. Rig method, Construction of 3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement, Construction of Boundary Wall, Laying rising main pipe for inter connection between Proposed T.W &amp; Distribution of GARMANDARAN (ZONE-II) Piped Water Supply Scheme under ARAMBAGH Sub-Division of Hooghly Division P.HE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000760/2023-2024</t>
+  </si>
+  <si>
+    <t>449/HUG</t>
+  </si>
+  <si>
+    <t>15/02/2024</t>
+  </si>
+  <si>
+    <t>09/07/2025</t>
+  </si>
+  <si>
+    <t>GARHBETA - I UNEMPLOYED YOUTH ENGINEERS CO OPERATIVE</t>
+  </si>
+  <si>
     <t>Quotation of New Service Connection for Gar Mandaran w/s Scheme,Zone-II,PH no-III Block-Goghat-II Dist-Hooghly under Electrical division,PHe Dte.(SM/15887) Application No-5004498949 Reference Id-503815611</t>
   </si>
   <si>
     <t>BILL/02604/2024-2025</t>
   </si>
   <si>
     <t>18/12/2024</t>
-  </si>
-[...115 lines deleted...]
-    <t>GARHBETA - I UNEMPLOYED YOUTH ENGINEERS CO OPERATIVE</t>
   </si>
   <si>
     <t>Quotation of New Service Connection for Gar Mandaran w/s Scheme,Zone-II,PH no-IV Block-Goghat-II Dist-Hooghly under Electrical division,PHe Dte.(SM/15887) Application No-5004610683, Reference Id-503895227</t>
   </si>
   <si>
     <t>BILL/01389/2024-2025</t>
   </si>
   <si>
     <t>C032593853260</t>
   </si>
   <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -881,898 +881,898 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>56.14</v>
+        <v>476.79</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>125.04</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>26.23</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>14.12</v>
+        <v>21.44</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>241</v>
+        <v>44</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>4.17</v>
+        <v>21.47</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>20.78</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>96.78</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>242</v>
+        <v>50</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>5.35</v>
+        <v>56.14</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>16.13</v>
+        <v>14.12</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>58</v>
+      </c>
+      <c r="L8" s="4">
+        <v>241</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>55.4</v>
+        <v>4.17</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4">
-        <v>638</v>
+        <v>242</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>38</v>
+        <v>60</v>
       </c>
       <c r="P9" s="4">
-        <v>9.44</v>
+        <v>5.35</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>58</v>
+        <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="P10" s="4">
-        <v>476.79</v>
+        <v>32.02</v>
       </c>
       <c r="Q10" s="4">
-        <v>125.04</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>26.23</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="P11" s="4">
-        <v>21.44</v>
+        <v>16.13</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>72</v>
-[...6 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="P12" s="4">
-        <v>48.02</v>
+        <v>55.4</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>66</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>63</v>
+        <v>33</v>
       </c>
       <c r="P13" s="4">
         <v>0.98</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>66</v>
+        <v>28</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="P14" s="4">
-        <v>21.47</v>
+        <v>31.69</v>
       </c>
       <c r="Q14" s="4">
-        <v>20.78</v>
+        <v>12.94</v>
       </c>
       <c r="R14" s="4">
-        <v>96.78</v>
+        <v>40.83</v>
       </c>
       <c r="S14" s="4">
-        <v>30</v>
+        <v>90</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>89</v>
-[...6 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>93</v>
+      </c>
+      <c r="L15" s="4">
+        <v>638</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>94</v>
+        <v>60</v>
       </c>
       <c r="P15" s="4">
-        <v>31.69</v>
+        <v>9.44</v>
       </c>
       <c r="Q15" s="4">
-        <v>12.94</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>40.83</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>95</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>38</v>
+        <v>60</v>
       </c>
       <c r="P16" s="4">
         <v>10.72</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>99</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
-        <v>771.88</v>
+        <v>755.87</v>
       </c>
       <c r="P17" s="8">
         <v>158.76</v>
       </c>
       <c r="Q17" s="8">
-        <v>20.57</v>
+        <v>21</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>